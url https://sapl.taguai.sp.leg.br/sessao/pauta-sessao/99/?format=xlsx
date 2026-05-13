--- v0 (2026-03-21)
+++ v1 (2026-05-13)
@@ -39,85 +39,85 @@
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo nº 3 de 2026</t>
   </si>
   <si>
     <t>Éder Carlos Fogaça da Cruz - Prefeito Municipal</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária do Executivo nº 03/2026 - Autoriza o Poder Executivo Municipal a promover, anualmente, a distribuição de ovos de Páscoa aos alunos da Rede Municipal de Ensino e dá outras providências."</t>
+    <t>Autoriza o Poder Executivo Municipal a promover, anualmente, a distribuição de ovos de Páscoa aos alunos da Rede Municipal de Ensino e dá outras providências."</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo nº 4 de 2026</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara de Taguaí</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária do Legislativo nº 04/2026 - Autoriza o pagamento de valores retroativos de benefícios funcionais aos servidores da Câmara Municipal de Taguaí, decorrentes da aplicação da Lei Complementar nº 226, de 12 de janeiro de 2026 e dá outras providências.</t>
+    <t>Autoriza o pagamento de valores retroativos de benefícios funcionais aos servidores da Câmara Municipal de Taguaí, decorrentes da aplicação da Lei Complementar nº 226, de 12 de janeiro de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo nº 5 de 2026</t>
   </si>
   <si>
     <t>Regina Bérgamo</t>
   </si>
   <si>
-    <t>Projeto de lei ordinária do legislativo nº 05/2026 - Dispõe sobre a criação da 'Galeria Lilás - Vereadora_x000D_
+    <t>Dispõe sobre a criação da 'Galeria Lilás - Vereadora_x000D_
 Delmira Gobbo’ no âmbito da Câmara Municipal de Taguaí e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo nº 6 de 2026</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária do Legislativo nº 06/2026 - Dispõe sobre denominação da Estrada Municipal TGI-354, como 'Estrada Municipal Moacir Aparecido Maneghel’ e da Estrada Municipal TGI-050 como 'Estrada Municipal Ana Dalcin Liutti’ neste Município e dá outras providências</t>
+    <t>Dispõe sobre denominação da Estrada Municipal TGI-354, como 'Estrada Municipal Moacir Aparecido Maneghel’ e da Estrada Municipal TGI-050 como 'Estrada Municipal Ana Dalcin Liutti’ neste Município e dá outras providências</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo nº 7 de 2026</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária do Legislativo nº 07/2026 Dispõe sobre denominação da Rua localizada no trecho compreendido entre o lote 40 da quadra D, até o lote 01 da quadra E, ambos do Loteamento Jardim Europa como 'Rua Innocente Bérgamo’ e da Rua Projetada 'A’, do Bairro Liutti como 'Rua Nair Carneiro da Silva’, e dá outras providências</t>
+    <t>Dispõe sobre denominação da Rua localizada no trecho compreendido entre o lote 40 da quadra D, até o lote 01 da quadra E, ambos do Loteamento Jardim Europa como 'Rua Innocente Bérgamo’ e da Rua Projetada 'A’, do Bairro Liutti como 'Rua Nair Carneiro da Silva’, e dá outras providências</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 1 de 2026</t>
   </si>
   <si>
     <t>Luiz Henriko</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de cidadão taguaiense - Nelcy de Fátima Dias Soldera</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">