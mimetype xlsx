--- v0 (2026-03-21)
+++ v1 (2026-05-17)
@@ -39,155 +39,154 @@
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Indicação nº 21 de 2026</t>
   </si>
   <si>
     <t>Regina Bérgamo</t>
   </si>
   <si>
-    <t>Indicação nº 21/2026 solicitando a adequação do calçamento e à implantação de vagas de estacionamento em ângulo de 45° na Praça Clementina, localizada na Rua Sete de Setembro, em frente à Capela Nossa Senhora Aparecida.</t>
+    <t>Solicitando a adequação do calçamento e à implantação de vagas de estacionamento em ângulo de 45° na Praça Clementina, localizada na Rua Sete de Setembro, em frente à Capela Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
   <si>
     <t>Indicação nº 22 de 2026</t>
   </si>
   <si>
     <t>Dudu da Ambulância</t>
   </si>
   <si>
-    <t>Indicação nº 22/2026 solicitando que seja providenciado transporte para os alunos que residem na Vila Romano e estudam na Escola Estadual Zaga Lança.</t>
+    <t>Solicitando que seja providenciado transporte para os alunos que residem na Vila Romano e estudam na Escola Estadual Zaga Lança.</t>
   </si>
   <si>
     <t>Indicação nº 23 de 2026</t>
   </si>
   <si>
-    <t>Indicação nº 23/2026 solicitando adequação do sistema de drenagem pluvial na Rua Jair Domingues, especialmente no trecho entre as Ruas Pedro Lança e Sete de setembro.</t>
+    <t>Solicitando adequação do sistema de drenagem pluvial na Rua Jair Domingues, especialmente no trecho entre as Ruas Pedro Lança e Sete de setembro.</t>
   </si>
   <si>
     <t>Indicação nº 24 de 2026</t>
   </si>
   <si>
-    <t>Indicação nº 24/2026 solicitando que seja implementado estacionamento 45º em frente a Igreja Quadrangular, na Rua Celeste Mazeto, nº 774.</t>
+    <t>Solicitando que seja implementado estacionamento 45º em frente a Igreja Quadrangular, na Rua Celeste Mazeto, nº 774.</t>
   </si>
   <si>
     <t>Indicação nº 25 de 2026</t>
   </si>
   <si>
     <t>Carlos Rodolfo</t>
   </si>
   <si>
-    <t>Indicação nº 25/2026 solicitando a adoção das providências necessárias para a adesão do Município ao Programa Vida Longa, desenvolvido pela Secretaria de Desenvolvimento Urbano e Habitação, pela Companhia de Desenvolvimento Habitacional e Urbano – CDHU e pela Secretaria Estadual de Desenvolvimento Social do Governo do Estado de São Paulo.</t>
+    <t>Solicitando a adoção das providências necessárias para a adesão do Município ao Programa Vida Longa, desenvolvido pela Secretaria de Desenvolvimento Urbano e Habitação, pela Companhia de Desenvolvimento Habitacional e Urbano – CDHU e pela Secretaria Estadual de Desenvolvimento Social do Governo do Estado de São Paulo.</t>
   </si>
   <si>
     <t>Indicação nº 26 de 2026</t>
   </si>
   <si>
-    <t>Indicação nº 26/2026 solicitando regularizada a passagem de água pluvial no cruzamento das Ruas Jentil da Silva e Pedro Lança.</t>
+    <t>Solicitando regularizada a passagem de água pluvial no cruzamento das Ruas Jentil da Silva e Pedro Lança.</t>
   </si>
   <si>
     <t>Indicação nº 27 de 2026</t>
   </si>
   <si>
     <t>Borracha</t>
   </si>
   <si>
-    <t>INDICAÇÃO Nº 27/2026 solicitando operação tapa buraco na Rua José Inácio Ribeiro, cruzamento com a Rua Salvador Domingos de Campos.</t>
+    <t>Solicitando operação tapa buraco na Rua José Inácio Ribeiro, cruzamento com a Rua Salvador Domingos de Campos.</t>
   </si>
   <si>
     <t>Requerimento nº 8 de 2026</t>
   </si>
   <si>
-    <t>Requerimento nº 08/2026 para que, depois de aprovado, seja enviado à Santa Casa da Misericórdia de Taguaí, requerendo a implantação de serviço de internet gratuita (Wi-Fi) nas dependências da unidade hospitalar, com a finalidade de facilitar a comunicação de pacientes e acompanhantes durante o período de atendimento e permanência na instituição.</t>
+    <t>À Santa Casa da Misericórdia de Taguaí, requerendo a implantação de serviço de internet gratuita (Wi-Fi) nas dependências da unidade hospitalar, com a finalidade de facilitar a comunicação de pacientes e acompanhantes durante o período de atendimento e permanência na instituição.</t>
   </si>
   <si>
     <t>Moção nº 1 de 2026</t>
   </si>
   <si>
-    <t>Moção de Congratulação nº 01/2026 para que seja enviada à Senhora Sheila Cristina Ferreira Costa, em razão de sua posse à Diretoria da Escola Estadual João Gobbo Sobrinho, no município de Taguaí.</t>
+    <t>À Senhora Sheila Cristina Ferreira Costa, em razão de sua posse à Diretoria da Escola Estadual João Gobbo Sobrinho, no município de Taguaí.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo nº 3 de 2026</t>
   </si>
   <si>
     <t>Éder Carlos Fogaça da Cruz - Prefeito Municipal</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária do Executivo nº 03/2026 - Autoriza o Poder Executivo Municipal a promover, anualmente, a distribuição de ovos de Páscoa aos alunos da Rede Municipal de Ensino e dá outras providências."</t>
+    <t>Autoriza o Poder Executivo Municipal a promover, anualmente, a distribuição de ovos de Páscoa aos alunos da Rede Municipal de Ensino e dá outras providências."</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo nº 8 de 2026</t>
   </si>
   <si>
-    <t>Projeto de Lei Complementar do Executivo nº 08/2026 - Dispõe sobre a extinção de cargos e funções gratificadas declarados inconstitucionais na ADI no_x000D_
-3003944-85.2025.8.26.0000, estabelece regra de transição administrativa e dá outras providências.</t>
+    <t>Dispõe sobre a extinção de cargos e funções gratificadas declarados inconstitucionais na ADI no 3003944-85.2025.8.26.0000, estabelece regra de transição administrativa e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo nº 4 de 2026</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara de Taguaí</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária do Legislativo nº 04/2026 - Autoriza o pagamento de valores retroativos de benefícios funcionais aos servidores da Câmara Municipal de Taguaí, decorrentes da aplicação da Lei Complementar nº 226, de 12 de janeiro de 2026 e dá outras providências.</t>
+    <t>Autoriza o pagamento de valores retroativos de benefícios funcionais aos servidores da Câmara Municipal de Taguaí, decorrentes da aplicação da Lei Complementar nº 226, de 12 de janeiro de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo nº 5 de 2026</t>
   </si>
   <si>
-    <t>Projeto de lei ordinária do legislativo nº 05/2026 - Dispõe sobre a criação da 'Galeria Lilás - Vereadora_x000D_
+    <t>Dispõe sobre a criação da 'Galeria Lilás - Vereadora_x000D_
 Delmira Gobbo’ no âmbito da Câmara Municipal de Taguaí e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo nº 6 de 2026</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária do Legislativo nº 06/2026 - Dispõe sobre denominação da Estrada Municipal TGI-354, como 'Estrada Municipal Moacir Aparecido Maneghel’ e da Estrada Municipal TGI-050 como 'Estrada Municipal Ana Dalcin Liutti’ neste Município e dá outras providências</t>
+    <t>Dispõe sobre denominação da Estrada Municipal TGI-354, como 'Estrada Municipal Moacir Aparecido Maneghel’ e da Estrada Municipal TGI-050 como 'Estrada Municipal Ana Dalcin Liutti’ neste Município e dá outras providências</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo nº 7 de 2026</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária do Legislativo nº 07/2026 Dispõe sobre denominação da Rua localizada no trecho compreendido entre o lote 40 da quadra D, até o lote 01 da quadra E, ambos do Loteamento Jardim Europa como 'Rua Innocente Bérgamo’ e da Rua Projetada 'A’, do Bairro Liutti como 'Rua Nair Carneiro da Silva’, e dá outras providências</t>
+    <t>Dispõe sobre denominação da Rua localizada no trecho compreendido entre o lote 40 da quadra D, até o lote 01 da quadra E, ambos do Loteamento Jardim Europa como 'Rua Innocente Bérgamo’ e da Rua Projetada 'A’, do Bairro Liutti como 'Rua Nair Carneiro da Silva’, e dá outras providências</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 1 de 2026</t>
   </si>
   <si>
     <t>Luiz Henriko</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de cidadão taguaiense - Nelcy de Fátima Dias Soldera</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">