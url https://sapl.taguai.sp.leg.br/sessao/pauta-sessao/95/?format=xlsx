--- v0 (2026-02-04)
+++ v1 (2026-05-14)
@@ -141,51 +141,51 @@
   </si>
   <si>
     <t>Indicação nº 12 de 2026</t>
   </si>
   <si>
     <t>Ao Chefe do Poder Executivo, indicando a intensificação da fiscalização, notificação e aplicação de penalidades aos proprietários de terrenos baldios ou loteados não edificados no perímetro urbano de Taguaí, em conformidade com o Código de Posturas do Município.</t>
   </si>
   <si>
     <t>Indicação nº 13 de 2026</t>
   </si>
   <si>
     <t>Ao Chefe do Poder Executivo, indicando a a realização de serviços de manutenção, reparo e revitalização dos aparelhos de ginástica ao ar livre e do espaço da praça localizada no entorno da rodoviária municipal.</t>
   </si>
   <si>
     <t>Indicação nº 14 de 2026</t>
   </si>
   <si>
     <t>Ao Chefe do Poder Executivo, indicando que determine ao setor competente da Administração Municipal a realização de levantamento técnico, adequação e padronização das valetas de escoamento de águas pluviais existentes em vias públicas do município, de modo a garantir acessibilidade, segurança e mobilidade às pessoas cadeirantes e àquelas com mobilidade reduzida.</t>
   </si>
   <si>
     <t>Requerimento nº 1 de 2026</t>
   </si>
   <si>
     <t>Ao Chefe do Poder Executivo, solicitando informações a respeito da Defesa Civil no Município, em especial quanto:_x000D_
 • À existência de coordenador responsável pelo setor no município;_x000D_
-• À eventual composição da equipe e identificação dos servidores designados, caso existente</t>
+• À eventual composição da equipe e identificação dos servidores designados, caso existente.</t>
   </si>
   <si>
     <t>Requerimento nº 2 de 2026</t>
   </si>
   <si>
     <t>À Santa Casa da Misericórdia de Taguaí, primeiramente parabenizando a entidade pelos serviços prestados, e também requerendo as seguintes informações referentes às emendas parlamentares destinadas à entidade:_x000D_
 •	Valores recebidos por emenda;_x000D_
 •	Identificação dos parlamentares ou das fontes responsáveis pelas destinações;_x000D_
 •	Período de recebimento dos recursos.</t>
   </si>
   <si>
     <t>Requerimento nº 3 de 2026</t>
   </si>
   <si>
     <t>Ao Departamento de Estradas de Rodagem - SP, solicitando implementação de faixas de pedestres na Rodovia Alfredo de Oliveira Carvalho (SP – 249) os pontos;_x000D_
 • Saindo da cidade pela Rua Quinze de novembro, do lado direito, conforme Imagem 1 em anexo;_x000D_
 • Saindo da cidade pelo Cristo, Avenida André Dalcin, do lado esquerdo (sentido Fartura/SP), antes da lombada, conforme Imagem 1 em anexo.</t>
   </si>
   <si>
     <t>Requerimento nº 4 de 2026</t>
   </si>
   <si>
     <t>Juliano Codognotto</t>
   </si>
   <si>