--- v0 (2026-02-05)
+++ v1 (2026-05-14)
@@ -10,505 +10,1303 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="280" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="872" uniqueCount="412">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>INDIC</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Regina Bérgamo</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1257/indicacao_no_01.2026.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1257/indicacao_no_01.2026.pdf</t>
   </si>
   <si>
     <t>Ao Chefe do Poder Executivo, solicitando que realize estudo técnico visando à implantação de sentido único de circulação na Rua Antônio Vicençoto, em razão do intenso fluxo de veículos e da proximidade das unidades escolares.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Dudu da Ambulância, Luiz Henriko</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1258/indicacao_no_02.2026.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1258/indicacao_no_02.2026.pdf</t>
   </si>
   <si>
     <t>Ao Chefe do Poder Executivo, solicitando estudos para implementação da Lei Federal nº 15.326, de 6 de janeiro de 2026, a qual promove ajustes na legislação educacional para reconhecer formalmente os professores da educação infantil como profissionais do magistério, requerendo as adequações necessárias no âmbito municipal.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Dudu da Ambulância</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1259/indicacao_no_03.2026.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1259/indicacao_no_03.2026.pdf</t>
   </si>
   <si>
     <t>Ao Chefe do Poder Executivo, solicitando reparos na Rua Sete de Setembro, proximidades do número 43.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1260/indicacao_no_04.2026.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1260/indicacao_no_04.2026.pdf</t>
   </si>
   <si>
     <t>Ao Chefe do Poder Executivo, solicitando que seja implementada uma passagem de água adequada no cruzamento das ruas Dona Rita do Seu Ananias com a Maria Bernadete Carbonera Macedo.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1261/indicacao_no_05.2026.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1261/indicacao_no_05.2026.pdf</t>
   </si>
   <si>
     <t>Ao Chefe do Poder Executivo, solicitando a implantação de ar condicionado nas escolas municipais.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1262/indicacao_no_06.2026.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1262/indicacao_no_06.2026.pdf</t>
   </si>
   <si>
     <t>Ao Chefe do Poder Executivo, solicitando que sejam adotadas providências visando à implantação da Lei Complementar Federal nº 226, de 12 de janeiro de 2026, que dispõe sobre a recomposição de direitos de servidores públicos que tiveram progressões, benefícios e vantagens funcionais suspensos ou retardadas durante o período da pandemia de Covid-19.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Carlos Rodolfo</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1263/indicacao_no_07.2026.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1263/indicacao_no_07.2026.pdf</t>
   </si>
   <si>
     <t>Ao Chefe do Poder Executivo, indicando a adoção de providências visando à revisão técnica da tabela de referência salarial dos servidores públicos municipais e à elaboração e implantação de um Plano de Carreira para os servidores públicos municipais, atualmente inexistente no Município de Taguaí/SP.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1264/indicacao_no_08.2026.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1264/indicacao_no_08.2026.pdf</t>
   </si>
   <si>
     <t>Ao Chefe do Poder Executivo, indicando a imediata realização de processo seletivo para a contratação de estagiários, conforme dispõe a Lei Ordinária_x000D_
 nº 1231/2024, aprovada por esta Casa Legislativa.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Borracha</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1265/indicacao_no_09.2026.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1265/indicacao_no_09.2026.pdf</t>
   </si>
   <si>
     <t>Ao Chefe do Poder Executivo, indicando a instalação de um semáforo no cruzamento das Ruas José Inácio Ribeiro e João Carniato, nas proximidades da Santa Casa de Taguaí.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1266/indicacao_no_10.2026.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1266/indicacao_no_10.2026.pdf</t>
   </si>
   <si>
     <t>Ao Chefe do Poder Executivo, indicando a instalação de iluminação pública e de lombada redutora de velocidade na Rua Eduardo Evaristo.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1267/indicacao_no_11.2026.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1267/indicacao_no_11.2026.pdf</t>
   </si>
   <si>
     <t>Ao Chefe do Poder Executivo, indicando a realização urgente de reparos, conservação e melhorias nas estradas rurais que atendem aos Bairros Bugiu e Cabelo.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1268/indicacao_no_12.2026.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1268/indicacao_no_12.2026.pdf</t>
   </si>
   <si>
     <t>Ao Chefe do Poder Executivo, indicando a intensificação da fiscalização, notificação e aplicação de penalidades aos proprietários de terrenos baldios ou loteados não edificados no perímetro urbano de Taguaí, em conformidade com o Código de Posturas do Município.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1269/indicacao_no_13.2026.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1269/indicacao_no_13.2026.pdf</t>
   </si>
   <si>
     <t>Ao Chefe do Poder Executivo, indicando a a realização de serviços de manutenção, reparo e revitalização dos aparelhos de ginástica ao ar livre e do espaço da praça localizada no entorno da rodoviária municipal.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1270/indicacao_no_14.2026.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1270/indicacao_no_14.2026.pdf</t>
   </si>
   <si>
     <t>Ao Chefe do Poder Executivo, indicando que determine ao setor competente da Administração Municipal a realização de levantamento técnico, adequação e padronização das valetas de escoamento de águas pluviais existentes em vias públicas do município, de modo a garantir acessibilidade, segurança e mobilidade às pessoas cadeirantes e àquelas com mobilidade reduzida.</t>
   </si>
   <si>
+    <t>1283</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1283/indicacao_no_15.2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do Poder Executivo, solicitando que seja realizada reavaliação dos critérios e percentuais do adicional de insalubridade concedido aos servidores municipais que atuam nos serviços de limpeza, bem como a inclusão das atendentes que atualmente não recebem o referido adicional, com vistas à adequação do percentual para até 40%, conforme a legislação trabalhista e as normas técnicas vigentes.</t>
+  </si>
+  <si>
+    <t>1284</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1284/indicacao_no_16.2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do Poder Executivo, solicitando que seja realizado um estudo, com urgência, para organizar o trânsito no bairro Meneghel – CDHU.</t>
+  </si>
+  <si>
+    <t>1285</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1285/indicacao_no_17.2026.pdf</t>
+  </si>
+  <si>
+    <t>– Ao Chefe do Poder Executivo, solicitando a repintura das faixas de pedestres em diversas vias do Município.</t>
+  </si>
+  <si>
+    <t>1286</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1286/indicacao_no_18.2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do Poder Executivo, solicitando que determine aos setores técnicos e jurídicos competentes a realização de estudos visando à adequação administrativa da estrutura municipal de saúde à Lei Federal nº 15.250, de 03 de novembro de 2025, promovendo a regulamentação da função de Condutor de Ambulância, com a definição formal de atribuições, requisitos de qualificação, capacitação específica e enquadramento funcional dos servidores que exercem a atividade.</t>
+  </si>
+  <si>
+    <t>1287</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1287/indicacao_no_19.2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do Poder Executivo, solicitando a realização de operação tapa-buracos nas vias públicas do Município, em razão do desgaste do pavimento asfáltico.</t>
+  </si>
+  <si>
+    <t>1288</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1288/indicacao_no_20.2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do Poder Executivo, solicitando que seja realizada a troca das lâmpadas do posto de Saúde do Jardim dos Ypês.</t>
+  </si>
+  <si>
+    <t>1290</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1290/9_-_indicacoes_-_indicacao_no_21.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a adequação do calçamento e à implantação de vagas de estacionamento em ângulo de 45° na Praça Clementina, localizada na Rua Sete de Setembro, em frente à Capela Nossa Senhora Aparecida.</t>
+  </si>
+  <si>
+    <t>1291</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1291/9_-_indicacoes_-_indicacao_no_22.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que seja providenciado transporte para os alunos que residem na Vila Romano e estudam na Escola Estadual Zaga Lança.</t>
+  </si>
+  <si>
+    <t>1292</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1292/9_-_indicacoes_-_indicacao_no_23.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando adequação do sistema de drenagem pluvial na Rua Jair Domingues, especialmente no trecho entre as Ruas Pedro Lança e Sete de setembro.</t>
+  </si>
+  <si>
+    <t>1293</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1293/9_-_indicacoes_-_indicacao_no_24.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que seja implementado estacionamento 45º em frente a Igreja Quadrangular, na Rua Celeste Mazeto, nº 774.</t>
+  </si>
+  <si>
+    <t>1294</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1294/9_-_indicacoes_-_indicacao_no_25.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a adoção das providências necessárias para a adesão do Município ao Programa Vida Longa, desenvolvido pela Secretaria de Desenvolvimento Urbano e Habitação, pela Companhia de Desenvolvimento Habitacional e Urbano – CDHU e pela Secretaria Estadual de Desenvolvimento Social do Governo do Estado de São Paulo.</t>
+  </si>
+  <si>
+    <t>1295</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1295/9_-_indicacoes_-_indicacao_no_26.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando regularizada a passagem de água pluvial no cruzamento das Ruas Jentil da Silva e Pedro Lança.</t>
+  </si>
+  <si>
+    <t>1296</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1296/9_-_indicacoes_-_indicacao_no_27.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando operação tapa buraco na Rua José Inácio Ribeiro, cruzamento com a Rua Salvador Domingos de Campos.</t>
+  </si>
+  <si>
+    <t>1306</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>Tatu Bença</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1306/indicacao_no_28.2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do Poder Executivo, solicitando a instalação de ar condicionado na cozinha da Escola Municipal Vitório Bergamo.</t>
+  </si>
+  <si>
+    <t>1307</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1307/indicacao_no_29.2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do Poder Executivo, solicitando a instalação de lombada na Rua João Carniato, próximo ao número 580.</t>
+  </si>
+  <si>
+    <t>1308</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1308/indicacao_no_30.2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do Poder Executivo, solicitando a realização de operação tapa-buracos na Rua Leônidas Lança, especialmente no trecho compreendido entre a Avenida Apóstolo Bergamo e a Rua Celeste Mazeto.</t>
+  </si>
+  <si>
+    <t>1309</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1309/indicacao_no_31.2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do Poder Executivo, solicitando a limpeza das bocas de lobos e instalação de lombadas no Jardim dos ipês I.</t>
+  </si>
+  <si>
+    <t>1321</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1321/indicacao_no_32.2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do Poder Executivo, solicitando que a prefeitura estude a possibilidade da aquisição de um micro-ônibus com ar condicionado para transporte das crianças que frequentam a APAE.</t>
+  </si>
+  <si>
+    <t>1322</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1322/indicacao_no_33.2026_0001.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do Poder Executivo, solicitando instalação de dispositivo redutor de velocidade na Estrada Municipal Athaíde Rosolem, próximo da entrada da Rodovia Alfredo de Oliveira Carvalho/ SP-249, local indicado na Imagem 1 em anexo.</t>
+  </si>
+  <si>
+    <t>1323</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1323/indicacao_no_34.2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do Poder Executivo, solicitando instalação de dispositivo redutor de velocidade na Rodovia Clóvis Rodrigues da Fonseca (TGI-010), no local indicado na Imagem 1 em anexo.</t>
+  </si>
+  <si>
+    <t>1324</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1324/indicacao_no_35.2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do Poder Executivo, solicitando a designação e intensificação de vigilância patrimonial noturna, com a alocação de guardas municipais ou vigias, em espaços públicos de maior vulnerabilidade no período noturno, especialmente na Rodoviária Municipal, Campo Mário Corona, ginásios de esportes e recinto de festas.</t>
+  </si>
+  <si>
+    <t>1325</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1325/indicacao_no_36.2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do Poder Executivo, solicitando a instalação de cobertura no ponto de espera do transporte da saúde municipal, localizado no bairro Jardim dos Ipês, em frente à Igreja Congregação Cristã do Brasil.</t>
+  </si>
+  <si>
+    <t>1326</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1326/indicacao_no_37.2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do Poder Executivo, solicitando a instalação de novo ponto de espera para o transporte da saúde municipal, em local estratégico próximo ao antigo Mercadinho do Tatu.</t>
+  </si>
+  <si>
+    <t>1327</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1327/indicacao_no_38.2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do Poder Executivo, solicitando a substituição da grama do Estádio Municipal Mário Corona, visando a melhoria das condições de uso e conservação do espaço esportivo.</t>
+  </si>
+  <si>
+    <t>1328</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1328/indicacao_no_39.2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do Poder Executivo, solicitando a designação de novos motoristas para a área da saúde, visando ao adequado atendimento da demanda e à segurança dos serviços de transporte de pacientes.</t>
+  </si>
+  <si>
+    <t>1338</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1338/indicacao_no_040_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicando que estude a viabilidade de conceder reajuste salarial aos servidores ocupantes do cargo de Auxiliar de Farmácia, visando valorizar esses profissionais e melhorar a assistência farmacêutica no município</t>
+  </si>
+  <si>
+    <t>1339</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1339/indicacao_no_41_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicando que estude a viabilidade de de implantar via preferencial em toda a extensão da Rua José Inácio Ribeiro, com a devida sinalização vertical e horizontal, tendo em vista o alto fluxo de veículos e a necessidade de maior fluidez no trânsito</t>
+  </si>
+  <si>
+    <t>1344</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1344/indicacao_no_42.2026.pdf</t>
+  </si>
+  <si>
+    <t>Para que seja lida e encaminhada à Secretaria do Meio Ambiente, sugerindo a realização de ação específica no Município de Taguaí, com a instituição de data destinada à coleta de embalagens vazias de produtos agrotóxicos, em parceria com órgãos competentes e entidades do setor.</t>
+  </si>
+  <si>
+    <t>1345</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1345/indicacao_no_43.2026.pdf</t>
+  </si>
+  <si>
+    <t>Para que seja lida e encaminhada ao Chefe do Poder Executivo, solicitando a realização de estudo técnico de viabilidade para implantação de sistema de transporte coletivo urbano no município, com possibilidade de adoção do modelo de tarifa zero (gratuidade ao usuário).</t>
+  </si>
+  <si>
+    <t>1346</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1346/indicacao_no_44.2026.pdf</t>
+  </si>
+  <si>
+    <t>Para que seja lida e encaminhada ao Chefe do Poder Executivo, solicitando a instalação de um dispositivo redutor de velocidade (lombada) na Rua Antonio Dalcin, nº 318, próximo ao Centro de Geração de Renda.</t>
+  </si>
+  <si>
+    <t>1347</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1347/indicacao_no_45.2026.pdf</t>
+  </si>
+  <si>
+    <t>Para que seja lida e encaminhada ao Chefe do Poder Executivo, solicitando:_x000D_
+•	a fixação do adicional de insalubridade no percentual de 40% para os servidores municipais que atuam na função de pedreiro; e_x000D_
+•	a extensão do referido adicional aos servidores que exercem a mesma função e que, atualmente, não recebem o benefício, adotando-se igualmente o percentual de 40%.</t>
+  </si>
+  <si>
+    <t>1348</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1348/indicacao_no_46.2026.pdf</t>
+  </si>
+  <si>
+    <t>Para que seja lida e encaminhada ao Chefe do Poder Executivo, solicitando a instalação de um dispositivo redutor de velocidade (lombada) na Rua Cecílio Romano da Silva, próximo ao nº 20.</t>
+  </si>
+  <si>
     <t>1274</t>
   </si>
   <si>
     <t>REQUE</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1274/requerimento_no_01.2026.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1274/requerimento_no_01.2026.pdf</t>
   </si>
   <si>
     <t>Ao Chefe do Poder Executivo, solicitando informações a respeito da Defesa Civil no Município, em especial quanto:_x000D_
 • À existência de coordenador responsável pelo setor no município;_x000D_
-• À eventual composição da equipe e identificação dos servidores designados, caso existente</t>
+• À eventual composição da equipe e identificação dos servidores designados, caso existente.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1275/requerimento_no_02.2026.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1275/requerimento_no_02.2026.pdf</t>
   </si>
   <si>
     <t>À Santa Casa da Misericórdia de Taguaí, primeiramente parabenizando a entidade pelos serviços prestados, e também requerendo as seguintes informações referentes às emendas parlamentares destinadas à entidade:_x000D_
 •	Valores recebidos por emenda;_x000D_
 •	Identificação dos parlamentares ou das fontes responsáveis pelas destinações;_x000D_
 •	Período de recebimento dos recursos.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1276/requerimento_no_03.2026.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1276/requerimento_no_03.2026.pdf</t>
   </si>
   <si>
     <t>Ao Departamento de Estradas de Rodagem - SP, solicitando implementação de faixas de pedestres na Rodovia Alfredo de Oliveira Carvalho (SP – 249) os pontos;_x000D_
 • Saindo da cidade pela Rua Quinze de novembro, do lado direito, conforme Imagem 1 em anexo;_x000D_
 • Saindo da cidade pelo Cristo, Avenida André Dalcin, do lado esquerdo (sentido Fartura/SP), antes da lombada, conforme Imagem 1 em anexo.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>Juliano Codognotto</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1277/requerimento_no_04.2026.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1277/requerimento_no_04.2026.pdf</t>
   </si>
   <si>
     <t>Ao Chefe do Poder Executivo, solicitando informações a respeito dos enfeites natalinos utilizados nas festividades de final de ano de 2025, especialmente quanto aos custos e destinação do material._x000D_
 Nesse sentido, solicita-se que o Executivo encaminhe as seguintes informações:_x000D_
 • Custos com aquisição de materiais e/ou produtos utilizados na decoração natalina;_x000D_
 • Custos com serviços relacionados à instalação, montagem, manutenção ou retirada da decoração;_x000D_
 • Existência de outros custos correlatos, caso houver;_x000D_
 • Local de armazenamento dos enfeites após o encerramento das festividades;_x000D_
 • Se os materiais adquiridos poderão ser reaproveitados em anos subsequentes.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1278/requerimento_no_05.2026.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1278/requerimento_no_05.2026.pdf</t>
   </si>
   <si>
     <t>Ao Departamento de estradas de Rodagem - DER, solicitando vistoria técnica de implantação de melhorias na sinalização e segurança viária no trecho da SP-249 - Rodovia Alfredo de Oliveira Carvalho, km 177, que corta o perímetro urbano do Município de Taguaí, precisamente no acesso à Rua Fernando Gobbo e XV de Novembro</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1279/requerimento_no_06.2026.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1279/requerimento_no_06.2026.pdf</t>
   </si>
   <si>
     <t>Ao Departamento de estradas de Rodagem - DER, requerendo a realização de estudos técnicos e posterior adequação da rotatória conhecida como "Rotatória do Guinho", localizada no município de Taguaí/SP, sob jurisdição desse respeitável Departamento.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1281/requerimento_no_07.2026.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1281/requerimento_no_07.2026.pdf</t>
   </si>
   <si>
     <t>Ao Departamento de estradas de Rodagem - DER, solicitando vistoria técnica e implantação de melhorias na sinalização e segurança viária em trechos da Rodovia Estadual que dá acesso aos Bairros Saltinho e Liutti, no município de Taguaí.</t>
   </si>
   <si>
+    <t>1298</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1298/10_-_requerimentos_-_j_requerimento_no_08.2026.pdf</t>
+  </si>
+  <si>
+    <t>À Santa Casa da Misericórdia de Taguaí, requerendo a implantação de serviço de internet gratuita (Wi-Fi) nas dependências da unidade hospitalar, com a finalidade de facilitar a comunicação de pacientes e acompanhantes durante o período de atendimento e permanência na instituição.</t>
+  </si>
+  <si>
+    <t>1310</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1310/requerimento_no_09.2026.pdf</t>
+  </si>
+  <si>
+    <t>À Companhia de Saneamento Básico do Estado de São Paulo - Sabesp, requerendo contratação de atendente visando aumento no horário de atendimento da Companhia.</t>
+  </si>
+  <si>
+    <t>1311</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1311/requerimento_no_10.2026.pdf</t>
+  </si>
+  <si>
+    <t>À Divisão Regional de Assistência e Desenvolvimento Social – DRADS Avaré, solicitando as seguintes informações referentes à execução das políticas públicas vinculadas ao Cadastro Único e ao Programa Bolsa Família no Município de Taguaí no ano de 2025.</t>
+  </si>
+  <si>
+    <t>1312</t>
+  </si>
+  <si>
+    <t>Carlos Rodolfo, Regina Bérgamo</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1312/requerimento_no_11.2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do Poder Executivo, requerendo informações sobre solicitação antiga a respeito da implantação de lei para a implantação do IPTU verde no município de Taguaí.</t>
+  </si>
+  <si>
+    <t>1313</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1313/requerimento_no_12.2026.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria da Saúde Municipal, requerendo a disponibilização de um veículo exclusivo para pacientes que vão fazer hemodiálise em outro município.</t>
+  </si>
+  <si>
+    <t>1314</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1314/requerimento_no_13.2026.pdf</t>
+  </si>
+  <si>
+    <t>À CPFL e à SABESP, requerendo o cumprimento da Lei Odinária Municipal nº 950/2009, que proíbe corte no fornecimento de água e energia elétrica, em dias específicos.</t>
+  </si>
+  <si>
+    <t>1315</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1315/requerimento_no_14.2026.pdf</t>
+  </si>
+  <si>
+    <t>À Companhia de Saneamento Básico do Estado de São Paulo – SABESP, solicitando que sejam realizados reparos adequados no pavimento da Rua Emílio Garbelotti, nas proximidades do nº 54, em razão de serviço anteriormente executado pela companhia no local.</t>
+  </si>
+  <si>
+    <t>1316</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1316/requerimento_no_15.2026.pdf</t>
+  </si>
+  <si>
+    <t>À Companhia de Saneamento Básico do Estado de São Paulo – SABESP, solicitando providências quanto ao reparo do pavimento da Rua Miguel Rosolen, nas proximidades do nº 67, em razão de intervenção anteriormente realizada na via.</t>
+  </si>
+  <si>
+    <t>1329</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1329/requerimento_no_16.2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do Poder Executivo, requerendo que sejam prestadas informações detalhadas acerca do quadro de servidores que exercem atividades no Paço Municipal, especialmente quanto à eventual existência de trabalhadores diaristas, especificando, em caso positivo, a quantidade, a identificação dos mesmos, as funções desempenhadas, o setor de atuação e o fundamento administrativo ou contratual que regula a prestação desses serviços.</t>
+  </si>
+  <si>
+    <t>1330</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1330/requerimento_no_17.2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do Poder Executivo, requerendo informações acerca da aquisição de aparelhos de ar-condicionado para o Paço Municipal (quantidade, custos, empresa fornecedora e procedimento de compra), bem como sobre a existência de estudo técnico-financeiro para instalação nas escolas municipais, ou, na sua ausência, a elaboração e encaminhamento do respectivo estudo de impacto financeiro.</t>
+  </si>
+  <si>
+    <t>1331</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1331/requerimento_no_18.2026.pdf</t>
+  </si>
+  <si>
+    <t>À Companhia de Saneamento Básico do Estado de São Paulo – SABESP, solicitando informações acerca das providências adotadas quanto à recomposição do pavimento asfáltico na Avenida Apóstolo Bérgamo, nas proximidades do cruzamento com a Rua Monsenhor José Trombi, em razão de intervenção anteriormente realizada no local.</t>
+  </si>
+  <si>
+    <t>1349</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1349/requerimento_no_19.2026.pdf</t>
+  </si>
+  <si>
+    <t>Para que, depois de aprovado, seja enviado ao Chefe do Poder Executivo, requerendo informações acerca do andamento para adequação da base de cálculo do adicional de insalubridade, pelos servidores públicos municipais ocupantes dos cargos de Agente Comunitário de Saúde (ACS) e Agente de Combate às Endemias (ACE).</t>
+  </si>
+  <si>
+    <t>1297</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1297/11_-_mocoes_-_mocao_no_01.2026.pdf</t>
+  </si>
+  <si>
+    <t>À Senhora Sheila Cristina Ferreira Costa, em razão de sua posse à Diretoria da Escola Estadual João Gobbo Sobrinho, no município de Taguaí.</t>
+  </si>
+  <si>
+    <t>1317</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1317/mocao_no_02.2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Irmão Daniel Rosolem Aielo – C.R. (Clérigos Regulares), natural do município de Taguaí/SP, em razão de sua dedicação à vida vocacional religiosa e de sua trajetória de fé, compromisso e serviço à Igreja.</t>
+  </si>
+  <si>
+    <t>1318</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1318/mocao_no_03.2026.pdf</t>
+  </si>
+  <si>
+    <t>À Senhora Bárbara Siqueira Jardim, pelos seus serviços prestados no Conselho tutelar de Taguaí.</t>
+  </si>
+  <si>
+    <t>1332</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1332/mocao_no_04.2026.pdf</t>
+  </si>
+  <si>
+    <t>Aos Senhores Paulo Alves e Lucas Martins, pela organização da 2ª Copa de Jiu-Jitsu de Taguaí, em reconhecimento ao sucesso do evento esportivo realizado no município.</t>
+  </si>
+  <si>
+    <t>1333</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1333/mocao_no_05.2026.pdf</t>
+  </si>
+  <si>
+    <t>Aos Servidores da Educação, pelo relevante desempenho e pelos expressivos resultados alcançados na área educacional, com destaque para a conquista do Selo Ouro do Compromisso Nacional Criança Alfabetizada.</t>
+  </si>
+  <si>
+    <t>1334</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1334/mocao_no_06.2026.pdf</t>
+  </si>
+  <si>
+    <t>Ao Capitão PM André Ricardo de Paulo, Comandante da 3ª Cia da PM do 53º BPM/I (53º Batalhão da Polícia Militar do Interior), pela obtenção do título de Mestrado Profissional em Ciências Policiais de Segurança e Ordem Pública.</t>
+  </si>
+  <si>
+    <t>1336</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1336/mocao_no_07.2026.pdf</t>
+  </si>
+  <si>
+    <t>aos Servidores da Secretaria Municipal de Assistência Social de Taguaí, em reconhecimento ao relevante trabalho desempenhado e à conquista do Selo do Fundo Nacional de Assistência Social (FNAS) 2025, importante certificação de âmbito nacional.</t>
+  </si>
+  <si>
+    <t>1340</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1340/mocao_no_08_2026.pdf</t>
+  </si>
+  <si>
+    <t>Seja enviada ao Padre Jesus e ao Sr. José Claudinei da Silva (Sergipano), parabenizando-os pela brilhante organização e direção da tradicional encenação da Paixão de Cristo no município de Taguaí, durante a Semana Santa</t>
+  </si>
+  <si>
     <t>1248</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>Éder Carlos Fogaça da Cruz</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1248/2_ploe_no_01.2026.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1248/2_ploe_no_01.2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do bem público que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1249/3_ploe_no_02.2026.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1249/3_ploe_no_02.2026.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a abrir Crédito Adicional Especial na importância de R$ 2.450.000,00 (dois milhões quatrocentos e cinquenta mil reais) e dá outras providências.</t>
   </si>
   <si>
+    <t>1303</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1303/12_-_projetos_de_lei_do_executivo_-_og_projeto_de_lei_ordinaria_do_executivo_no_03.2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a promover, anualmente, a distribuição de ovos de Páscoa aos alunos da Rede Municipal de Ensino e dá outras providências."</t>
+  </si>
+  <si>
+    <t>1319</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1319/projeto_de_lei_no_04.2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a regulamentação do vale alimentação concedido aos servidores públicos municipais do quadro funcional da Prefeitura Municipal de Taguaí, estado de São Paulo e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1320</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1320/projeto_de_lei_no_05.2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a abrir crédito adicional especial no valor de R$ 2.536.000,00 (dois milhões, quinhentos e trinta e seis mil reais), destinado a cobertura de despesas com auxílio-alimentação para os servidores municipais.</t>
+  </si>
+  <si>
+    <t>1343</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1343/pl_executivo_no_06_2026_-_ldo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as diretrizes para a elaboração da lei orçamentária de 2027, e dá outras providências.</t>
+  </si>
+  <si>
     <t>1250</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1250/4_plce_no_01.2026.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1250/4_plce_no_01.2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de revisão no vale alimentação dos servidores públicos municipais da Prefeitura Municipal de Taguaí, Estado de São Paulo, e dá outras providências.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1251/5_plce_no_02.2026.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1251/5_plce_no_02.2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de revisão geral e anual na remuneração dos servidores públicos municipais da Prefeitura Municipal de Taguaí, Estado de São Paulo, e dá outras providências.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1252/6_plce_no_03.2026.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1252/6_plce_no_03.2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Programa de Recuperação fiscal e estímulo a quitação de débitos fiscais (REFIS) no município de Taguaí, Estado de São Paulo, e dá outras providências.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1254/plce_no_04.2026_0001.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1254/plce_no_04.2026_0001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento de plantão aos motoristas da saúde, concessão de numerários através de adiantamento na modalidade de diária aos motoristas da saúde, altera os artigos 2º e 3º da Lei Ordinária no 618/96, acrescenta o artigo 8º à Lei Ordinária no 618/96 e revoga os artigos: 3º, 4º, 5º, 6º e 7º da Lei Complementar nº 199/2023 de 6 de setembro de 2023, e determina outras providências.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1255/projeto_de_lei_complementar_do_executivo_no_05.2026.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1255/projeto_de_lei_complementar_do_executivo_no_05.2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargo de provimento efetivo, fixa atribuições e dá outras providências.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1256/projeto_de_lei_complementar_do_executivo_no_06.2026.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1256/projeto_de_lei_complementar_do_executivo_no_06.2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos no quadro de servidores públicos municipais do Poder Executivo do Município de Taguaí, Estado de São Paulo, e dá outras providências.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1282/plce_no_07.2026.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1282/plce_no_07.2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do Anexo I da Lei Complementar nº 220, de 19 de maio de 2025, que trata da criação de cargas comissionados, funções gratificadas e da alteração de referência remuneratória no quadro de servidores públicos da Prefeitura Municipal de Taguaí, Estado de São Paulo, e dá outras providências.</t>
   </si>
   <si>
+    <t>1304</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1304/12_-_projetos_de_lei_do_executivo_-_ooprojeto_de_lei_complementar_do_executivo_no_08.2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a extinção de cargos e funções gratificadas declarados inconstitucionais na ADI no 3003944-85.2025.8.26.0000, estabelece regra de transição administrativa e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1352</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1352/plce_no_09.2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação de cargos para atendimento da Unidade de Acolhimento Institucional para Crianças e Adolescentes do Município de Taguaí e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1353</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1353/plce_no_11.2026_0001.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a regulamentação da competência, atribuições e estrutura do Fundo Social de Solidariedade do Município de Taguaí, Estado de São Paulo, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1341</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1341/plc_executivo_no_12_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a alteração dos incisos I e II do artigo 2º da Lei Municipal n.º 1.052, de 21 de maio de 2.014, a qual dispõe sobre a autorização para o Poder Executivo conceder auxílio moradia e auxílio alimentação/água potável aos médicos vinculados ao Programa Mais Médicos e dá providências.</t>
+  </si>
+  <si>
+    <t>1342</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1342/plc_executivo_no_13_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a reestruturação da tabela de vencimentos no quadro de servidores públicos da Prefeitura Municipal de Taguaí, estado de São Paulo, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1354</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1354/plce_no_14.2026_0001_0001.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do Fundo Municipal do Meio Ambiente (FMMA), vinculado a Secretaria Municipal do Meio Ambiente do Município de Taguaí, Estado de São Paulo, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1355</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1355/plce_no_15.2026_0001.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação dos cargos de Secretários Municipais e dos cargos de provimentos comissionado que especifica no quadro de servidores públicos da Prefeitura Municipal de Taguaí, Estado de são Paulo, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1356</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1356/plce_no_16.2026_0001.pdf</t>
+  </si>
+  <si>
+    <t>1351</t>
+  </si>
+  <si>
+    <t>ELO</t>
+  </si>
+  <si>
+    <t>Emenda à Lei Orgânica</t>
+  </si>
+  <si>
+    <t>Mesa Diretora da Câmara de Taguaí</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1351/proj._emenda_a_lei_organica_no_01_0001.pdf</t>
+  </si>
+  <si>
+    <t>Altera o art.16 da Lei Orgânica do Município de Taguaí e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1337</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1337/proj._resolucao_no_01.2026_0001.pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta o art. 13-B, §1º e §2º, na Resolução n.º 04/2019 de 19 de dezembro de 2019, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1335</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1335/proj._resolucao_no_02.2026_0001.pdf</t>
+  </si>
+  <si>
+    <t>Institui Comissão de Assuntos Relevantes destinada à revisão, modernização e atualização do Regimento Interno da Câmara Municipal de Taguaí, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1289</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>Luiz Henriko</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1289/projeto_de_decreto_legislativo_no_01.2026_0001.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de título de cidadão taguaiense - Nelcy de Fátima Dias Soldera</t>
+  </si>
+  <si>
+    <t>1350</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1350/proj._decreto_no_02.2026_0001.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de título de cidadão taguaiense ao senhor Antonio Luiz Da Silva.</t>
+  </si>
+  <si>
     <t>1271</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara de Taguaí, Regina Bérgamo</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1271/plol_no_01.2026_0001.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1271/plol_no_01.2026_0001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Placa de Cidadão Benemérito ao senhor João Dalcin e dá outras providências.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1272/plol_no_02.2026_0001.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1272/plol_no_02.2026_0001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e regulamentação de pontos de mototáxi no Município de Taguaí e dá outras providências.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara Municipal de Taguaí - Biênio 2025/2026</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1273/plol_no_03.2026_0001.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1273/plol_no_03.2026_0001.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Ordinária nº 1272/2025 e dá outras providências</t>
   </si>
   <si>
+    <t>1300</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1300/13_-_projetos_de_lei_do_legislativo_-_projeto_de_lei_legislativo_no_04.2026_0001.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o pagamento de valores retroativos de benefícios funcionais aos servidores da Câmara Municipal de Taguaí, decorrentes da aplicação da Lei Complementar nº 226, de 12 de janeiro de 2026 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1299</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1299/13_-_projetos_de_lei_do_legislativo_-_projeto_de_lei_legislativo_no_05.2026_0001.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação da 'Galeria Lilás - Vereadora_x000D_
+Delmira Gobbo’ no âmbito da Câmara Municipal de Taguaí e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1301</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1301/13_-_projetos_de_lei_do_legislativo_-_projeto_de_lei_legislativo_no_06.2026_0001.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre denominação da Estrada Municipal TGI-354, como 'Estrada Municipal Moacir Aparecido Maneghel’ e da Estrada Municipal TGI-050 como 'Estrada Municipal Ana Dalcin Liutti’ neste Município e dá outras providências</t>
+  </si>
+  <si>
+    <t>1302</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1302/13_-_projetos_de_lei_do_legislativo_-_projeto_de_lei_legislativo_no_07.2026_0001.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre denominação da Rua localizada no trecho compreendido entre o lote 40 da quadra D, até o lote 01 da quadra E, ambos do Loteamento Jardim Europa como 'Rua Innocente Bérgamo’ e da Rua Projetada 'A’, do Bairro Liutti como 'Rua Nair Carneiro da Silva’, e dá outras providências</t>
+  </si>
+  <si>
     <t>1253</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
-    <t>Mesa Diretora da Câmara de Taguaí</t>
-[...2 lines deleted...]
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1253/7_plcl_no_01.2026.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1253/7_plcl_no_01.2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral na tabela de referências salariais do quadro de pessoal da Câmara Municipal de Taguaí.</t>
+  </si>
+  <si>
+    <t>1305</t>
+  </si>
+  <si>
+    <t>SUBE</t>
+  </si>
+  <si>
+    <t>Projeto Substitutivo Executivo</t>
+  </si>
+  <si>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1305/porj._subst._exec._no_01_0001.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a substituição global ao projeto de lei complementar nº 08, de 27 de fevereiro de 2026, o qual, por sua vez, dispõe sobre a extinção de cargos e funções gratificadas que especifica e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -812,67 +1610,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1257/indicacao_no_01.2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1258/indicacao_no_02.2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1259/indicacao_no_03.2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1260/indicacao_no_04.2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1261/indicacao_no_05.2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1262/indicacao_no_06.2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1263/indicacao_no_07.2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1264/indicacao_no_08.2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1265/indicacao_no_09.2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1266/indicacao_no_10.2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1267/indicacao_no_11.2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1268/indicacao_no_12.2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1269/indicacao_no_13.2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1270/indicacao_no_14.2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1274/requerimento_no_01.2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1275/requerimento_no_02.2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1276/requerimento_no_03.2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1277/requerimento_no_04.2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1278/requerimento_no_05.2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1279/requerimento_no_06.2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1281/requerimento_no_07.2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1248/2_ploe_no_01.2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1249/3_ploe_no_02.2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1250/4_plce_no_01.2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1251/5_plce_no_02.2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1252/6_plce_no_03.2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1254/plce_no_04.2026_0001.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1255/projeto_de_lei_complementar_do_executivo_no_05.2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1256/projeto_de_lei_complementar_do_executivo_no_06.2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1282/plce_no_07.2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1271/plol_no_01.2026_0001.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1272/plol_no_02.2026_0001.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1273/plol_no_03.2026_0001.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1253/7_plcl_no_01.2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1257/indicacao_no_01.2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1258/indicacao_no_02.2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1259/indicacao_no_03.2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1260/indicacao_no_04.2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1261/indicacao_no_05.2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1262/indicacao_no_06.2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1263/indicacao_no_07.2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1264/indicacao_no_08.2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1265/indicacao_no_09.2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1266/indicacao_no_10.2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1267/indicacao_no_11.2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1268/indicacao_no_12.2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1269/indicacao_no_13.2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1270/indicacao_no_14.2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1283/indicacao_no_15.2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1284/indicacao_no_16.2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1285/indicacao_no_17.2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1286/indicacao_no_18.2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1287/indicacao_no_19.2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1288/indicacao_no_20.2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1290/9_-_indicacoes_-_indicacao_no_21.2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1291/9_-_indicacoes_-_indicacao_no_22.2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1292/9_-_indicacoes_-_indicacao_no_23.2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1293/9_-_indicacoes_-_indicacao_no_24.2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1294/9_-_indicacoes_-_indicacao_no_25.2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1295/9_-_indicacoes_-_indicacao_no_26.2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1296/9_-_indicacoes_-_indicacao_no_27.2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1306/indicacao_no_28.2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1307/indicacao_no_29.2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1308/indicacao_no_30.2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1309/indicacao_no_31.2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1321/indicacao_no_32.2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1322/indicacao_no_33.2026_0001.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1323/indicacao_no_34.2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1324/indicacao_no_35.2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1325/indicacao_no_36.2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1326/indicacao_no_37.2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1327/indicacao_no_38.2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1328/indicacao_no_39.2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1338/indicacao_no_040_2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1339/indicacao_no_41_2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1344/indicacao_no_42.2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1345/indicacao_no_43.2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1346/indicacao_no_44.2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1347/indicacao_no_45.2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1348/indicacao_no_46.2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1274/requerimento_no_01.2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1275/requerimento_no_02.2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1276/requerimento_no_03.2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1277/requerimento_no_04.2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1278/requerimento_no_05.2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1279/requerimento_no_06.2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1281/requerimento_no_07.2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1298/10_-_requerimentos_-_j_requerimento_no_08.2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1310/requerimento_no_09.2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1311/requerimento_no_10.2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1312/requerimento_no_11.2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1313/requerimento_no_12.2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1314/requerimento_no_13.2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1315/requerimento_no_14.2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1316/requerimento_no_15.2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1329/requerimento_no_16.2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1330/requerimento_no_17.2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1331/requerimento_no_18.2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1349/requerimento_no_19.2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1297/11_-_mocoes_-_mocao_no_01.2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1317/mocao_no_02.2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1318/mocao_no_03.2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1332/mocao_no_04.2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1333/mocao_no_05.2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1334/mocao_no_06.2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1336/mocao_no_07.2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1340/mocao_no_08_2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1248/2_ploe_no_01.2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1249/3_ploe_no_02.2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1303/12_-_projetos_de_lei_do_executivo_-_og_projeto_de_lei_ordinaria_do_executivo_no_03.2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1319/projeto_de_lei_no_04.2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1320/projeto_de_lei_no_05.2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1343/pl_executivo_no_06_2026_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1250/4_plce_no_01.2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1251/5_plce_no_02.2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1252/6_plce_no_03.2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1254/plce_no_04.2026_0001.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1255/projeto_de_lei_complementar_do_executivo_no_05.2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1256/projeto_de_lei_complementar_do_executivo_no_06.2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1282/plce_no_07.2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1304/12_-_projetos_de_lei_do_executivo_-_ooprojeto_de_lei_complementar_do_executivo_no_08.2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1352/plce_no_09.2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1353/plce_no_11.2026_0001.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1341/plc_executivo_no_12_2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1342/plc_executivo_no_13_2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1354/plce_no_14.2026_0001_0001.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1355/plce_no_15.2026_0001.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1356/plce_no_16.2026_0001.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1351/proj._emenda_a_lei_organica_no_01_0001.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1337/proj._resolucao_no_01.2026_0001.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1335/proj._resolucao_no_02.2026_0001.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1289/projeto_de_decreto_legislativo_no_01.2026_0001.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1350/proj._decreto_no_02.2026_0001.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1271/plol_no_01.2026_0001.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1272/plol_no_02.2026_0001.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1273/plol_no_03.2026_0001.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1300/13_-_projetos_de_lei_do_legislativo_-_projeto_de_lei_legislativo_no_04.2026_0001.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1299/13_-_projetos_de_lei_do_legislativo_-_projeto_de_lei_legislativo_no_05.2026_0001.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1301/13_-_projetos_de_lei_do_legislativo_-_projeto_de_lei_legislativo_no_06.2026_0001.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1302/13_-_projetos_de_lei_do_legislativo_-_projeto_de_lei_legislativo_no_07.2026_0001.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1253/7_plcl_no_01.2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2026/1305/porj._subst._exec._no_01_0001.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H35"/>
+  <dimension ref="A1:H109"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="58.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="124.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="160.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1230,598 +2028,2596 @@
       </c>
       <c r="D15" t="s">
         <v>11</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
         <v>40</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>70</v>
       </c>
       <c r="H15" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>72</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="D16" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>40</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="F16" t="s">
-[...2 lines deleted...]
-      <c r="G16" s="1" t="s">
+      <c r="H16" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>76</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
         <v>77</v>
       </c>
-      <c r="B17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D17" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>74</v>
+        <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>78</v>
       </c>
       <c r="H17" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>80</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>22</v>
+        <v>81</v>
       </c>
       <c r="D18" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>74</v>
+        <v>12</v>
       </c>
       <c r="F18" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="H18" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>27</v>
+        <v>85</v>
       </c>
       <c r="D19" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>74</v>
+        <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>84</v>
+        <v>40</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="H19" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>31</v>
+        <v>89</v>
       </c>
       <c r="D20" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>74</v>
+        <v>12</v>
       </c>
       <c r="F20" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="H20" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>35</v>
+        <v>93</v>
       </c>
       <c r="D21" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>74</v>
+        <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="H21" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>39</v>
+        <v>97</v>
       </c>
       <c r="D22" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="E22" t="s">
-        <v>74</v>
+        <v>12</v>
       </c>
       <c r="F22" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="H22" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>10</v>
+        <v>101</v>
       </c>
       <c r="D23" t="s">
-        <v>97</v>
+        <v>11</v>
       </c>
       <c r="E23" t="s">
-        <v>98</v>
+        <v>12</v>
       </c>
       <c r="F23" t="s">
-        <v>99</v>
+        <v>23</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="H23" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>17</v>
+        <v>105</v>
       </c>
       <c r="D24" t="s">
-        <v>97</v>
+        <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>98</v>
+        <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>99</v>
+        <v>23</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="H24" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>10</v>
+        <v>109</v>
       </c>
       <c r="D25" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="E25" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="F25" t="s">
-        <v>99</v>
+        <v>23</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="H25" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>17</v>
+        <v>113</v>
       </c>
       <c r="D26" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="E26" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="F26" t="s">
-        <v>99</v>
+        <v>40</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="H26" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>22</v>
+        <v>117</v>
       </c>
       <c r="D27" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="E27" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="F27" t="s">
-        <v>99</v>
+        <v>23</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="H27" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>27</v>
+        <v>121</v>
       </c>
       <c r="D28" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="E28" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="F28" t="s">
-        <v>99</v>
+        <v>49</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="H28" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>31</v>
+        <v>125</v>
       </c>
       <c r="D29" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="E29" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="F29" t="s">
-        <v>99</v>
+        <v>126</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="H29" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>35</v>
+        <v>130</v>
       </c>
       <c r="D30" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="E30" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="F30" t="s">
-        <v>99</v>
+        <v>126</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="H30" t="s">
-        <v>124</v>
+        <v>132</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>125</v>
+        <v>133</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>39</v>
+        <v>134</v>
       </c>
       <c r="D31" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="E31" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>99</v>
+        <v>23</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>126</v>
+        <v>135</v>
       </c>
       <c r="H31" t="s">
-        <v>127</v>
+        <v>136</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>137</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>10</v>
+        <v>138</v>
       </c>
       <c r="D32" t="s">
-        <v>129</v>
+        <v>11</v>
       </c>
       <c r="E32" t="s">
-        <v>130</v>
+        <v>12</v>
       </c>
       <c r="F32" t="s">
-        <v>131</v>
+        <v>40</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="H32" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>17</v>
+        <v>142</v>
       </c>
       <c r="D33" t="s">
-        <v>129</v>
+        <v>11</v>
       </c>
       <c r="E33" t="s">
-        <v>130</v>
+        <v>12</v>
       </c>
       <c r="F33" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>135</v>
+        <v>143</v>
       </c>
       <c r="H33" t="s">
-        <v>136</v>
+        <v>144</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>137</v>
+        <v>145</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>22</v>
+        <v>146</v>
       </c>
       <c r="D34" t="s">
-        <v>129</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
-        <v>130</v>
+        <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>138</v>
+        <v>13</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>139</v>
+        <v>147</v>
       </c>
       <c r="H34" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
+        <v>150</v>
+      </c>
+      <c r="D35" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" t="s">
+        <v>126</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="H35" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>153</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>154</v>
+      </c>
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" t="s">
+        <v>126</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="H36" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>157</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>158</v>
+      </c>
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" t="s">
+        <v>12</v>
+      </c>
+      <c r="F37" t="s">
+        <v>126</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="H37" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>161</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>162</v>
+      </c>
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38" t="s">
+        <v>126</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="H38" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>165</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>166</v>
+      </c>
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" t="s">
+        <v>12</v>
+      </c>
+      <c r="F39" t="s">
+        <v>126</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H39" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>169</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>170</v>
+      </c>
+      <c r="D40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" t="s">
+        <v>12</v>
+      </c>
+      <c r="F40" t="s">
+        <v>126</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="H40" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>173</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>174</v>
+      </c>
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>126</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="H41" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>177</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>178</v>
+      </c>
+      <c r="D42" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" t="s">
+        <v>12</v>
+      </c>
+      <c r="F42" t="s">
+        <v>126</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H42" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>181</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>182</v>
+      </c>
+      <c r="D43" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" t="s">
+        <v>12</v>
+      </c>
+      <c r="F43" t="s">
+        <v>23</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="H43" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>185</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>186</v>
+      </c>
+      <c r="D44" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" t="s">
+        <v>12</v>
+      </c>
+      <c r="F44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H44" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>189</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>190</v>
+      </c>
+      <c r="D45" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" t="s">
+        <v>12</v>
+      </c>
+      <c r="F45" t="s">
+        <v>126</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H45" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>193</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>194</v>
+      </c>
+      <c r="D46" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" t="s">
+        <v>12</v>
+      </c>
+      <c r="F46" t="s">
+        <v>126</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="H46" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>197</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>198</v>
+      </c>
+      <c r="D47" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" t="s">
+        <v>12</v>
+      </c>
+      <c r="F47" t="s">
+        <v>126</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="H47" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>201</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
         <v>10</v>
       </c>
-      <c r="D35" t="s">
-[...12 lines deleted...]
-        <v>146</v>
+      <c r="D48" t="s">
+        <v>202</v>
+      </c>
+      <c r="E48" t="s">
+        <v>203</v>
+      </c>
+      <c r="F48" t="s">
+        <v>13</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H48" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>206</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>17</v>
+      </c>
+      <c r="D49" t="s">
+        <v>202</v>
+      </c>
+      <c r="E49" t="s">
+        <v>203</v>
+      </c>
+      <c r="F49" t="s">
+        <v>23</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="H49" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>209</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>22</v>
+      </c>
+      <c r="D50" t="s">
+        <v>202</v>
+      </c>
+      <c r="E50" t="s">
+        <v>203</v>
+      </c>
+      <c r="F50" t="s">
+        <v>13</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="H50" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>212</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>27</v>
+      </c>
+      <c r="D51" t="s">
+        <v>202</v>
+      </c>
+      <c r="E51" t="s">
+        <v>203</v>
+      </c>
+      <c r="F51" t="s">
+        <v>213</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="H51" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>216</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>31</v>
+      </c>
+      <c r="D52" t="s">
+        <v>202</v>
+      </c>
+      <c r="E52" t="s">
+        <v>203</v>
+      </c>
+      <c r="F52" t="s">
+        <v>40</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="H52" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>219</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>35</v>
+      </c>
+      <c r="D53" t="s">
+        <v>202</v>
+      </c>
+      <c r="E53" t="s">
+        <v>203</v>
+      </c>
+      <c r="F53" t="s">
+        <v>40</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="H53" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>222</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>39</v>
+      </c>
+      <c r="D54" t="s">
+        <v>202</v>
+      </c>
+      <c r="E54" t="s">
+        <v>203</v>
+      </c>
+      <c r="F54" t="s">
+        <v>40</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="H54" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>225</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>44</v>
+      </c>
+      <c r="D55" t="s">
+        <v>202</v>
+      </c>
+      <c r="E55" t="s">
+        <v>203</v>
+      </c>
+      <c r="F55" t="s">
+        <v>40</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="H55" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>228</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>48</v>
+      </c>
+      <c r="D56" t="s">
+        <v>202</v>
+      </c>
+      <c r="E56" t="s">
+        <v>203</v>
+      </c>
+      <c r="F56" t="s">
+        <v>126</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H56" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>231</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>53</v>
+      </c>
+      <c r="D57" t="s">
+        <v>202</v>
+      </c>
+      <c r="E57" t="s">
+        <v>203</v>
+      </c>
+      <c r="F57" t="s">
+        <v>40</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H57" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>234</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>57</v>
+      </c>
+      <c r="D58" t="s">
+        <v>202</v>
+      </c>
+      <c r="E58" t="s">
+        <v>203</v>
+      </c>
+      <c r="F58" t="s">
+        <v>235</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H58" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>238</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>61</v>
+      </c>
+      <c r="D59" t="s">
+        <v>202</v>
+      </c>
+      <c r="E59" t="s">
+        <v>203</v>
+      </c>
+      <c r="F59" t="s">
+        <v>13</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="H59" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>241</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>65</v>
+      </c>
+      <c r="D60" t="s">
+        <v>202</v>
+      </c>
+      <c r="E60" t="s">
+        <v>203</v>
+      </c>
+      <c r="F60" t="s">
+        <v>49</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="H60" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>244</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>69</v>
+      </c>
+      <c r="D61" t="s">
+        <v>202</v>
+      </c>
+      <c r="E61" t="s">
+        <v>203</v>
+      </c>
+      <c r="F61" t="s">
+        <v>23</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="H61" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>247</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>73</v>
+      </c>
+      <c r="D62" t="s">
+        <v>202</v>
+      </c>
+      <c r="E62" t="s">
+        <v>203</v>
+      </c>
+      <c r="F62" t="s">
+        <v>23</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="H62" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>250</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>77</v>
+      </c>
+      <c r="D63" t="s">
+        <v>202</v>
+      </c>
+      <c r="E63" t="s">
+        <v>203</v>
+      </c>
+      <c r="F63" t="s">
+        <v>213</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="H63" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>253</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>81</v>
+      </c>
+      <c r="D64" t="s">
+        <v>202</v>
+      </c>
+      <c r="E64" t="s">
+        <v>203</v>
+      </c>
+      <c r="F64" t="s">
+        <v>213</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="H64" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>256</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>85</v>
+      </c>
+      <c r="D65" t="s">
+        <v>202</v>
+      </c>
+      <c r="E65" t="s">
+        <v>203</v>
+      </c>
+      <c r="F65" t="s">
+        <v>23</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="H65" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>259</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>89</v>
+      </c>
+      <c r="D66" t="s">
+        <v>202</v>
+      </c>
+      <c r="E66" t="s">
+        <v>203</v>
+      </c>
+      <c r="F66" t="s">
+        <v>13</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="H66" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>262</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>10</v>
+      </c>
+      <c r="D67" t="s">
+        <v>263</v>
+      </c>
+      <c r="E67" t="s">
+        <v>263</v>
+      </c>
+      <c r="F67" t="s">
+        <v>13</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="H67" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>266</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>17</v>
+      </c>
+      <c r="D68" t="s">
+        <v>263</v>
+      </c>
+      <c r="E68" t="s">
+        <v>263</v>
+      </c>
+      <c r="F68" t="s">
+        <v>13</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="H68" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>269</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>22</v>
+      </c>
+      <c r="D69" t="s">
+        <v>263</v>
+      </c>
+      <c r="E69" t="s">
+        <v>263</v>
+      </c>
+      <c r="F69" t="s">
+        <v>23</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="H69" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>272</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>27</v>
+      </c>
+      <c r="D70" t="s">
+        <v>263</v>
+      </c>
+      <c r="E70" t="s">
+        <v>263</v>
+      </c>
+      <c r="F70" t="s">
+        <v>23</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H70" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>275</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>31</v>
+      </c>
+      <c r="D71" t="s">
+        <v>263</v>
+      </c>
+      <c r="E71" t="s">
+        <v>263</v>
+      </c>
+      <c r="F71" t="s">
+        <v>13</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H71" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>278</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>35</v>
+      </c>
+      <c r="D72" t="s">
+        <v>263</v>
+      </c>
+      <c r="E72" t="s">
+        <v>263</v>
+      </c>
+      <c r="F72" t="s">
+        <v>13</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="H72" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>281</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>39</v>
+      </c>
+      <c r="D73" t="s">
+        <v>263</v>
+      </c>
+      <c r="E73" t="s">
+        <v>263</v>
+      </c>
+      <c r="F73" t="s">
+        <v>13</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="H73" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>284</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>44</v>
+      </c>
+      <c r="D74" t="s">
+        <v>263</v>
+      </c>
+      <c r="E74" t="s">
+        <v>263</v>
+      </c>
+      <c r="F74" t="s">
+        <v>13</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H74" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>287</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>10</v>
+      </c>
+      <c r="D75" t="s">
+        <v>288</v>
+      </c>
+      <c r="E75" t="s">
+        <v>289</v>
+      </c>
+      <c r="F75" t="s">
+        <v>290</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="H75" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>293</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>17</v>
+      </c>
+      <c r="D76" t="s">
+        <v>288</v>
+      </c>
+      <c r="E76" t="s">
+        <v>289</v>
+      </c>
+      <c r="F76" t="s">
+        <v>290</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="H76" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>296</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>22</v>
+      </c>
+      <c r="D77" t="s">
+        <v>288</v>
+      </c>
+      <c r="E77" t="s">
+        <v>289</v>
+      </c>
+      <c r="F77" t="s">
+        <v>290</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="H77" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>299</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>27</v>
+      </c>
+      <c r="D78" t="s">
+        <v>288</v>
+      </c>
+      <c r="E78" t="s">
+        <v>289</v>
+      </c>
+      <c r="F78" t="s">
+        <v>290</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="H78" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>302</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>31</v>
+      </c>
+      <c r="D79" t="s">
+        <v>288</v>
+      </c>
+      <c r="E79" t="s">
+        <v>289</v>
+      </c>
+      <c r="F79" t="s">
+        <v>290</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H79" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>305</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>35</v>
+      </c>
+      <c r="D80" t="s">
+        <v>288</v>
+      </c>
+      <c r="E80" t="s">
+        <v>289</v>
+      </c>
+      <c r="F80" t="s">
+        <v>290</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="H80" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>308</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>10</v>
+      </c>
+      <c r="D81" t="s">
+        <v>309</v>
+      </c>
+      <c r="E81" t="s">
+        <v>310</v>
+      </c>
+      <c r="F81" t="s">
+        <v>290</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H81" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>313</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>17</v>
+      </c>
+      <c r="D82" t="s">
+        <v>309</v>
+      </c>
+      <c r="E82" t="s">
+        <v>310</v>
+      </c>
+      <c r="F82" t="s">
+        <v>290</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="H82" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>316</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>22</v>
+      </c>
+      <c r="D83" t="s">
+        <v>309</v>
+      </c>
+      <c r="E83" t="s">
+        <v>310</v>
+      </c>
+      <c r="F83" t="s">
+        <v>290</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H83" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>319</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>27</v>
+      </c>
+      <c r="D84" t="s">
+        <v>309</v>
+      </c>
+      <c r="E84" t="s">
+        <v>310</v>
+      </c>
+      <c r="F84" t="s">
+        <v>290</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="H84" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>322</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>31</v>
+      </c>
+      <c r="D85" t="s">
+        <v>309</v>
+      </c>
+      <c r="E85" t="s">
+        <v>310</v>
+      </c>
+      <c r="F85" t="s">
+        <v>290</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="H85" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>325</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>35</v>
+      </c>
+      <c r="D86" t="s">
+        <v>309</v>
+      </c>
+      <c r="E86" t="s">
+        <v>310</v>
+      </c>
+      <c r="F86" t="s">
+        <v>290</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H86" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>328</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>39</v>
+      </c>
+      <c r="D87" t="s">
+        <v>309</v>
+      </c>
+      <c r="E87" t="s">
+        <v>310</v>
+      </c>
+      <c r="F87" t="s">
+        <v>290</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="H87" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>331</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>44</v>
+      </c>
+      <c r="D88" t="s">
+        <v>309</v>
+      </c>
+      <c r="E88" t="s">
+        <v>310</v>
+      </c>
+      <c r="F88" t="s">
+        <v>290</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="H88" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>334</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>48</v>
+      </c>
+      <c r="D89" t="s">
+        <v>309</v>
+      </c>
+      <c r="E89" t="s">
+        <v>310</v>
+      </c>
+      <c r="F89" t="s">
+        <v>290</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="H89" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>337</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>57</v>
+      </c>
+      <c r="D90" t="s">
+        <v>309</v>
+      </c>
+      <c r="E90" t="s">
+        <v>310</v>
+      </c>
+      <c r="F90" t="s">
+        <v>290</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="H90" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>340</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>61</v>
+      </c>
+      <c r="D91" t="s">
+        <v>309</v>
+      </c>
+      <c r="E91" t="s">
+        <v>310</v>
+      </c>
+      <c r="F91" t="s">
+        <v>290</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="H91" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>343</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>65</v>
+      </c>
+      <c r="D92" t="s">
+        <v>309</v>
+      </c>
+      <c r="E92" t="s">
+        <v>310</v>
+      </c>
+      <c r="F92" t="s">
+        <v>290</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="H92" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>346</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>69</v>
+      </c>
+      <c r="D93" t="s">
+        <v>309</v>
+      </c>
+      <c r="E93" t="s">
+        <v>310</v>
+      </c>
+      <c r="F93" t="s">
+        <v>290</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="H93" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>349</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>73</v>
+      </c>
+      <c r="D94" t="s">
+        <v>309</v>
+      </c>
+      <c r="E94" t="s">
+        <v>310</v>
+      </c>
+      <c r="F94" t="s">
+        <v>290</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="H94" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>352</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>77</v>
+      </c>
+      <c r="D95" t="s">
+        <v>309</v>
+      </c>
+      <c r="E95" t="s">
+        <v>310</v>
+      </c>
+      <c r="F95" t="s">
+        <v>290</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="H95" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>354</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>10</v>
+      </c>
+      <c r="D96" t="s">
+        <v>355</v>
+      </c>
+      <c r="E96" t="s">
+        <v>356</v>
+      </c>
+      <c r="F96" t="s">
+        <v>357</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="H96" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>360</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>10</v>
+      </c>
+      <c r="D97" t="s">
+        <v>361</v>
+      </c>
+      <c r="E97" t="s">
+        <v>362</v>
+      </c>
+      <c r="F97" t="s">
+        <v>357</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="H97" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>365</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>17</v>
+      </c>
+      <c r="D98" t="s">
+        <v>361</v>
+      </c>
+      <c r="E98" t="s">
+        <v>362</v>
+      </c>
+      <c r="F98" t="s">
+        <v>40</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="H98" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>368</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>10</v>
+      </c>
+      <c r="D99" t="s">
+        <v>369</v>
+      </c>
+      <c r="E99" t="s">
+        <v>370</v>
+      </c>
+      <c r="F99" t="s">
+        <v>371</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="H99" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>374</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>17</v>
+      </c>
+      <c r="D100" t="s">
+        <v>369</v>
+      </c>
+      <c r="E100" t="s">
+        <v>370</v>
+      </c>
+      <c r="F100" t="s">
+        <v>126</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="H100" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>377</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>10</v>
+      </c>
+      <c r="D101" t="s">
+        <v>378</v>
+      </c>
+      <c r="E101" t="s">
+        <v>379</v>
+      </c>
+      <c r="F101" t="s">
+        <v>380</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="H101" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>383</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>17</v>
+      </c>
+      <c r="D102" t="s">
+        <v>378</v>
+      </c>
+      <c r="E102" t="s">
+        <v>379</v>
+      </c>
+      <c r="F102" t="s">
+        <v>13</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="H102" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>386</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>22</v>
+      </c>
+      <c r="D103" t="s">
+        <v>378</v>
+      </c>
+      <c r="E103" t="s">
+        <v>379</v>
+      </c>
+      <c r="F103" t="s">
+        <v>387</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="H103" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>390</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>27</v>
+      </c>
+      <c r="D104" t="s">
+        <v>378</v>
+      </c>
+      <c r="E104" t="s">
+        <v>379</v>
+      </c>
+      <c r="F104" t="s">
+        <v>357</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="H104" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>393</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>31</v>
+      </c>
+      <c r="D105" t="s">
+        <v>378</v>
+      </c>
+      <c r="E105" t="s">
+        <v>379</v>
+      </c>
+      <c r="F105" t="s">
+        <v>13</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="H105" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>396</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>35</v>
+      </c>
+      <c r="D106" t="s">
+        <v>378</v>
+      </c>
+      <c r="E106" t="s">
+        <v>379</v>
+      </c>
+      <c r="F106" t="s">
+        <v>357</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="H106" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>399</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>39</v>
+      </c>
+      <c r="D107" t="s">
+        <v>378</v>
+      </c>
+      <c r="E107" t="s">
+        <v>379</v>
+      </c>
+      <c r="F107" t="s">
+        <v>357</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="H107" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>402</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>10</v>
+      </c>
+      <c r="D108" t="s">
+        <v>403</v>
+      </c>
+      <c r="E108" t="s">
+        <v>404</v>
+      </c>
+      <c r="F108" t="s">
+        <v>357</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="H108" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>407</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>10</v>
+      </c>
+      <c r="D109" t="s">
+        <v>408</v>
+      </c>
+      <c r="E109" t="s">
+        <v>409</v>
+      </c>
+      <c r="F109" t="s">
+        <v>290</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="H109" t="s">
+        <v>411</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>