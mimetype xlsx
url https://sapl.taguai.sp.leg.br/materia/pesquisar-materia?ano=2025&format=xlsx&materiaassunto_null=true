--- v0 (2026-02-05)
+++ v1 (2026-05-17)
@@ -54,4063 +54,4063 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>INDIC</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Carlos Rodolfo</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/878/indicacao_no_01.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/878/indicacao_no_01.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando instalação de dispositivo redutor de velocidade na Avenida Apóstolo Bergamo, entre os cruzamentos desta com as Ruas Jair Domingues e Leônidas Romano da Silva e também próximo à Garbel Materiais de Construção.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/879/indicacao_no_02.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/879/indicacao_no_02.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando providências para a regularização das férias dos servidores públicos municipais que, em cumprimento ao Decreto Municipal 23/2021, foram dispensados de suas atividades devido à pandemia da COVID-19 e, por essa razão, não puderam exercer suas funções normalmente.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Dudu da Ambulância</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/880/indicacao_no_03.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/880/indicacao_no_03.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando que o setor de planejamento municipal se organize para oferecer Ovos de Páscoa às crianças matriculadas na rede municipal de ensino.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/881/indicacao_no_04.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/881/indicacao_no_04.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando que, neste ano, seja organizada, com a devida antecedência, a promoção de eventos ou ações em comemoração ao Dia do Trabalho no município, valorizando esta importante data e proporcionando momentos de celebração e reconhecimento à comunidade trabalhadora.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/882/indicacao_no_05.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/882/indicacao_no_05.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando que o setor de planejamento municipal se organize para promover atividades e ações especiais em comemoração ao Dia das Crianças, contemplando todas as crianças do município.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/883/indicacao_no_06.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/883/indicacao_no_06.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando que, neste ano, haja organização prévia para o fornecimento de cesta natalina a todos os funcionários públicos e que seja realizado um estudo para regulamentar essa ação de forma permanente, por meio de projeto de lei ou outro mecanismo adequado.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/884/indicacao_no_07.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/884/indicacao_no_07.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam realizadas ações para melhorar o atendimento e soluções de problemas relacionados à iluminação pública no município, principalmente lâmpadas queimadas.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Regina Bérgamo</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/885/indicacao_no_08.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/885/indicacao_no_08.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando implantação de um ponto de parada específico para embarque e desembarque de pacientes que utilizam o transporte municipal da saúde, localizado próximo à Escola Arlindo Bergamo.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/886/indicacao_no_09.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/886/indicacao_no_09.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a possibilidade de contratação de um neuropediatra para atender no Município de Taguaí.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/887/indicacao_no_10.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/887/indicacao_no_10.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando para que sejam tomadas providências quanto à instalação de iluminação pública no trecho específico da Rua Eduardo Evaristo que ainda se encontra sem iluminação.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/888/indicacao_no_11.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/888/indicacao_no_11.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Setor de Serviços Urbanos a instalação de sinalização de trânsito no cruzamento da Rua Eduardo Evaristo com a Rua dos Pinheiros.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/889/indicacao_no_12.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/889/indicacao_no_12.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a análise da viabilidade de criação de um cargo adicional de coordenador pedagógico para a Escola Anaclite Adesair da Silva e outro para a Escola Vitório Bergamo.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/890/indicacao_no_13.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/890/indicacao_no_13.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação de faixas de pedestres no cruzamento da Rua João Carniato com a Rua José Inácio Ribeiro, bem como a instalação de uma lombada na Rua João Carniato, em frente à Santa Casa.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/891/indicacao_no_14.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/891/indicacao_no_14.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação do Programa de Atividade Delegada no Município de Taguaí.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/892/indicacao_no_15.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/892/indicacao_no_15.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a contratação de estagiários em regime remunerado no município de Taguaí.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/893/indicacao_no_16.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/893/indicacao_no_16.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação de um ponto de mototáxi no município de Taguaí.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/894/indicacao_no_17.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/894/indicacao_no_17.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando zelador, segurança e iluminação na praça do Ginásio Zezo Lança.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Carlos Rodolfo, Regina Bérgamo</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/895/indicacao_no_18.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/895/indicacao_no_18.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando reparos na cabeceira da Ponte da vicinal Rodovia Clóvis Rodrigues da Fonseca, nas proximidades da Capela Santa Luzia.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/896/indicacao_no_19.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/896/indicacao_no_19.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando instalação de cobertura na entrada da Escola Anaclite Adelasir da Silva.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/897/indicacao_no_20.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/897/indicacao_no_20.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando instalação de dispositivo redutor de velocidade na Rua das Camélias, altura do nº 216.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Borracha</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/898/indicacao_no_21.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/898/indicacao_no_21.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando instalação de semáforo no cruzamento da Rua João Carniato com a Rua José Inácio Ribeiro, esquina da Santa Casa.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/899/indicacao_no_22.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/899/indicacao_no_22.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando instalação de cobertura nos pontos de ônibus da Avenida Apóstolo Bérgamo.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Pastora Katiane</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/900/indicacao_no_23.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/900/indicacao_no_23.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a implementação de serviço de transporte escolar para atender os alunos da Escola Municipal Pedro Soldera e da Escola Estadual João Gobbo Sobrinho, incluindo também o período noturno desta última unidade de ensino.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/901/indicacao_no_24.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/901/indicacao_no_24.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a disponibilização de transporte exclusivo para atender aos alunos que estudam em Taquarituba.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Pastora Katiane, Regina Bérgamo</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/902/indicacao_no_25.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/902/indicacao_no_25.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a ampliação do número de salas e a implementação de cobertura na entrada do antigo Projeto Cativa.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/903/indicacao_no_26.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/903/indicacao_no_26.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de bebedouro na área externa (onde os passageiros esperam ônibus) do Terminal Rodoviário.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/904/indicacao_no_27.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/904/indicacao_no_27.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando implementação de dispositivo redutor de velocidade (lombada) na Rua das Palmeiras, próximo ao nº 101.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/905/indicacao_no_28.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/905/indicacao_no_28.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando para que seja estudado juntamente com a Secretaria do Esporte a possibilidade da implantação de Beach Tennis no novo Centro Esportivo.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/906/indicacao_no_29.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/906/indicacao_no_29.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizada operação tapa buracos na Rua das Rosas.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Tatu Bença</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/907/indicacao_no_30.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/907/indicacao_no_30.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam instaladas câmeras de segurança/monitoramento no Cemitério Municipal.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Fausto Dalcin</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/908/indicacao_no_31.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/908/indicacao_no_31.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de 3 TACHÕES redutor de velocidade na Rua Augustinho Gabriel.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/909/indicacao_no_32.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/909/indicacao_no_32.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a alteração do ponto de embarque dos alunos, atualmente em frente à Igreja, para o Barracão da Feira da Lua.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/910/indicacao_no_33.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/910/indicacao_no_33.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de duas lombadas ou de Tachões redutores de velocidade na Rua das Margaridas.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/926/indicacao_no_34.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/926/indicacao_no_34.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a realização de reparos na quadra poliesportiva anexa ao Ginásio Zezo Lança</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/927/indicacao_no_35.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/927/indicacao_no_35.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando reparos no aparelho de ginástica localizado no Campo Mário Corona, conforme imagem em anexo.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Dudu da Ambulância, Pastora Katiane</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/928/indicacao_no_36.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/928/indicacao_no_36.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de lixeiras na vicinal Clóvis Rodrigues da Fonseca, no loteamento do Pastel.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/929/indicacao_no_37.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/929/indicacao_no_37.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a pintura da Praça Rubens Alves e a instalação de bancos no local.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/930/indicacao_no_38.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/930/indicacao_no_38.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a revitalização da Praça Clementina, incluindo melhorias na iluminação do local e implantação de um parque infantil.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/931/indicacao_no_39.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/931/indicacao_no_39.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a realização de um estudo para a contratação de um médico cardiologista para atender no município.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/932/indicacao_no_40.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/932/indicacao_no_40.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a recuperação da Estrada Rural do Bairro Alto Fartura.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/933/indicacao_no_41.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/933/indicacao_no_41.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando um estudo de tráfego voltado à melhoria da circulação viária no Conjunto Habitacional Taguaí B – Bairro Meneguel.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/934/indicacao_no_42.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/934/indicacao_no_42.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando de um dispositivo redutor de velocidade (lombada) na Rua das Papoulas, bem como à implementação de iluminação pública na área verde localizada atrás do Ginásio Zezo Lança.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/935/indicacao_no_43.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/935/indicacao_no_43.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando instalação de dispositivos redutores de velocidade (lombadas), placas de sinalização "PARE" e placas de identificação com os nomes das ruas no bairro Jardim dos Ipês.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/936/indicacao_no_44.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/936/indicacao_no_44.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando instalação de dispositivos redutores de velocidade na Rua das Palmeiras.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/937/indicacao_no_45.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/937/indicacao_no_45.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de ar condicionado e pintura do prédio onde funciona o Serviço de Atendimento Móvel de Urgência-SAMU.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/938/indicacao_no_46.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/938/indicacao_no_46.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando o estudo para implantação de um Plano Diretor no Município de Taguaí.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/939/indicacao_no_47.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/939/indicacao_no_47.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de climatizador ou ar condicionado nas salas de aulas das creches e escolas municipais.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/940/indicacao_no_48.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/940/indicacao_no_48.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando limpeza e manutenção das calhas e cobertura do Ginásio Zezo Lança.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/941/indicacao_no_49.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/941/indicacao_no_49.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a realização de reparos na pavimentação da Ruas dos Ipês, com atenção especial ao trecho em frente ao nº 182, onde há acúmulo de água proveniente das chuvas e escoamento de residências vizinhas.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/942/indicacao_no_50.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/942/indicacao_no_50.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a implementação de uma travessia elevada no cruzamento entre a Rua das Acácias e a Rua das Margaridas, em frente à Escola Municipal Pe. Giovanne Ferretti.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/943/indicacao_no_51.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/943/indicacao_no_51.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando que o mesmo (Poder Executivo) se atente à necessidade de melhorias na Escola Vitório Bergamo, visando proporcionar melhores condições estruturais e de conforto para alunos e funcionários.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/948/indicacao_no_52.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/948/indicacao_no_52.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a realização de operação tapa buracos nas ruas do munícipio.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/949/indicacao_no_53.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/949/indicacao_no_53.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja feito o pedregulhamento da Estrada Do Bugio, bem como reparo das lajotas próximo a propriedade do Sr. Anelo.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/950/indicacao_no_54.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/950/indicacao_no_54.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizada uma revisão no Estatuto dos Servidores Municipais.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/951/indicacao_no_55.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/951/indicacao_no_55.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja instalada lombada na Rua Emílio Garbelote, próximo ao nº 154, reiterando a indicação nº 70/2023.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/952/indicacao_no_56.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/952/indicacao_no_56.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a implementação de uma passagem de água no cruzamento da Rua das Azaleias com a Rua das Camélias.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/953/indicacao_no_57.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/953/indicacao_no_57.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de lombada na Rua das Camélias próximo ao número 216.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/954/indicacao_no_58.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/954/indicacao_no_58.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de lombadas na Rua Antônio Soldera (antiga vicinal), sendo uma no ponto onde há uma placa indicando a presença de lombada – que, no entanto, nunca foi instalada –, e outra nas proximidades do recinto de festas.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/955/indicacao_no_59.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/955/indicacao_no_59.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação de um plano de carreira para os servidores municipais, visando a valorização profissional e a melhoria das condições de trabalho no serviço público.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Luiz Henriko</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/956/indicacao_no_60.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/956/indicacao_no_60.2025.pdf</t>
   </si>
   <si>
     <t>Com o intuito de solicitar a instalação de iluminação pública na Rua Emílio Garbelote, nas proximidades do número 326.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Dudu da Ambulância, Borracha</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/967/indicacao_no_61.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/967/indicacao_no_61.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a contratação de mais uma pessoa para o cargo de operador de máquina.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/968/indicacao_no_62.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/968/indicacao_no_62.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja implantado um pavimento na viela existente na Rua José Gobbo, entre as Ruas João Meneguel Sobrinho e Maria Bernadete Carbonera de Macedo.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/969/indicacao_no_63.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/969/indicacao_no_63.2025.pdf</t>
   </si>
   <si>
     <t>Com o intuito de solicitar providências quanto à adequação e revitalização do terreno adjacente ao prédio da rodoviária, onde foram recentemente retiradas palmeiras/coqueiros.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/970/indicacao_no_64.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/970/indicacao_no_64.2025.pdf</t>
   </si>
   <si>
     <t>Com o intuito de solicitar a realização de reparos na pavimentação da Rua Fernando Gobbo, que se encontra deteriorada, com buracos e afundamento do asfalto em vários trechos, conforme imagens em anexo.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/971/indicacao_no_65.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/971/indicacao_no_65.2025.pdf</t>
   </si>
   <si>
     <t>solicitando a revitalização, pintura e manutenção do prédio do Alcoólicos Anônimos (AA).</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Juliano Codognotto</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/972/indicacao_no_66.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/972/indicacao_no_66.2025.pdf</t>
   </si>
   <si>
     <t>solicitando a realização de estudo técnico para avaliar a possibilidade de concessão de adicional de insalubridade aos atendentes e demais servidores da educação que atuam diretamente em creches e escolas municipais, em especial aqueles que lidam de forma contínua com situações que envolvem contato direto com agentes biológicos, como fraldas, urina, vômito, fezes e secreções.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/973/indicacao_no_67.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/973/indicacao_no_67.2025.pdf</t>
   </si>
   <si>
     <t>solicitando que promova ações efetivas relacionadas às condições gerais das calçadas do município.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/974/indicacao_no_68.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/974/indicacao_no_68.2025.pdf</t>
   </si>
   <si>
     <t>solicitando que seja realizada a manutenção, limpeza e colocação de grades (onde não houver), em todas as bocas de lobo/bueiros do município.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Borracha, Dudu da Ambulância</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/984/indicacao_no_69.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/984/indicacao_no_69.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a revitalização da área de lazer localizada na Rua Tite Gobbo, no bairro CDHU, com a implantação de um parque infantil certificado, de alta durabilidade, como os utilizados em diversos municípios do Paraná.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/985/indicacao_no_70.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/985/indicacao_no_70.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a colocação de Grades de proteção nas bocas de lobo da Rua Fernando Gobbo onde acaba a Avenida Castelo Branco.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/986/indicacao_no_71.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/986/indicacao_no_71.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando instalação de internet nas praças públicas de Taguaí.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/987/indicacao_no_72.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/987/indicacao_no_72.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de lixeiras seletivas em pontos estratégicos da cidade, como perto de escolas, unidades de saúde e praças, além da substituição e manutenção das lixeiras danificadas na Praça Ângelo Gobbo.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/988/indicacao_no_73.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/988/indicacao_no_73.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a inclusão no calendário de ações do município, por meio da Secretaria competente, a realização anual de eventos de conscientização, adoção e bem-estar animal.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/989/indicacao_no_74.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/989/indicacao_no_74.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de calçamento na área verde pertencente a prefeitura no Jardim Primavera 4, na Rua das Palmeiras.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/990/indicacao_no_75.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/990/indicacao_no_75.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a designação de uma profissional de limpeza (faxineira) para atuar na Base da Polícia Militar do Município, com frequência de duas a três vezes por semana, conforme já ocorre com a Base da Polícia Civil.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/991/indicacao_no_76.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/991/indicacao_no_76.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a adição de um ponto de parada do ônibus da saúde em frente ao Mercadinho do Tatu, entre os pontos de parada da Igreja Congregação e do Braizão.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/992/indicacao_no_77.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/992/indicacao_no_77.2025.pdf</t>
   </si>
   <si>
     <t>para que seja lida e encaminhada à Secretaria Municipal de Educação, no sentido de verificar a viabilidade de instituir, em todas as unidades de ensino da rede municipal, uma Galeria de Gestores, contendo fotos e os respectivos períodos de gestão de todos os diretores que já estiveram à frente das instituições.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/993/indicacao_no_78.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/993/indicacao_no_78.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de uma valeta na esquina da Rua João Meneghel Sobrinho com a Avenida Apóstolo Bergamo, pedido esse já realizado pelos próprios moradores locais, conforme documento anexo.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/994/indicacao_no_79.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/994/indicacao_no_79.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de redutor(es) de velocidade (lombada ou outro dispositivo adequado) na Rua Dona Beni, nas proximidades do número 520.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Regina Bérgamo, Tatu Bença</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/995/indicacao_no_80.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/995/indicacao_no_80.2025.pdf</t>
   </si>
   <si>
     <t>solicitando melhorias na quadra da Escola Padre Giovanne Ferretti, em especial a colocação de tela em volta do espaço, como forma de garantir maior segurança e funcionalidade ao local.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/996/indicacao_no_81.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/996/indicacao_no_81.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando o fornecimento de Equipamentos de Proteção Individual (EPIs) aos servidores que atuam na coleta de lixo e na coleta seletiva do município.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Borracha, Carlos Rodolfo, Dudu da Ambulância, Fausto Dalcin, Juliano Codognotto, Luiz Henriko, Pastora Katiane, Regina Bérgamo, Tatu Bença</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/999/indicacao_no_82.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/999/indicacao_no_82.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a elaboração de um Projeto de Lei que institua, no município de Taguaí, um Programa Permanente de Controle Populacional de Cães e Gatos, por meio da castração gratuita, bem como a criação de um canal oficial para denúncias de maus-tratos e abandono de animais.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1000/indicacao_no_83.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1000/indicacao_no_83.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de uma lombada na Rua dos Buritis, nas proximidades do número 235.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1001/indicacao_no_84.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1001/indicacao_no_84.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de faixa elevada para travessia de pedestres em frente à Escola Municipal Delmira Terezinha Villa Gobbo, bem como a colocação de grade de proteção na boca de lobo localizada na esquina da Avenida Apóstolo Bérgamo, nas imediações da referida unidade escolar.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1002/indicacao_no_85.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1002/indicacao_no_85.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando reparos na boca de lobo da Rua Olindo Carniato, próximo ao cruzamento com a Avenida Apóstolo Bergamo.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1003/indicacao_no_86.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1003/indicacao_no_86.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a liberação de estacionamento na Rua José Inácio Ribeiro, nas proximidades da serralheria do Gildécio.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1004/indicacao_no_87.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1004/indicacao_no_87.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando que providencie a roçagem da estrada que se inicia no término da Rua José Gobbo, no acesso aos bairros Mazzeto e Romanos, ao menos até a ponte existente no local.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1005/indicacao_no_88.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1005/indicacao_no_88.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a disponibilização de auxílio jurídico aos beneficiários do programa CDHU no município de Taguaí-SP.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1006/indicacao_no_89.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1006/indicacao_no_89.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio de maquinário para execução de serviços de recuperação na estrada que dá acesso ao Bairro dos Fogaça, com entrada próxima ao campo de futebol dos Soldera.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1007/indicacao_no_90.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1007/indicacao_no_90.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizada pavimentação no trecho que conecta a Rua Antônio Vicençotto à Rodovia Arlindo Soldera, atrás do recinto de festas.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1018/indicacao_no_91.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1018/indicacao_no_91.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja instalada iluminação na Avenida da Saudade, que dá acesso ao Cemitério Municipal.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1031/indicacao_no_92.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1031/indicacao_no_92.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de iluminação pública nas principais entradas da cidade, sendo elas: o Trevo do Guinho, o Trevo do Cristo e o Cruzeiro, localizado na entrada da Rua Quinze de Novembro.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1032/indicacao_no_93.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1032/indicacao_no_93.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando reparos urgentes no cruzamento das Ruas Joanita Porte com a Rua Antônio Dalcin.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1033/indicacao_no_94.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1033/indicacao_no_94.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando providências emergenciais para atendimento à população em situação de rua, considerando a aproximação do período de inverno.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1034/indicacao_no_95.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1034/indicacao_no_95.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam instalados fraldários nos postos de saúde municipais.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>Carlos Rodolfo, Luiz Henriko, Pastora Katiane, Regina Bérgamo</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1035/indicacao_no_96.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1035/indicacao_no_96.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a realização de fechamento lateral da cobertura metálica da Escola Municipal Padre Giovanni Ferretti, bem como a instalação de cobertura na passarela de acesso principal à unidade, com a finalidade de garantir maior segurança e proteção contra intempéries aos alunos, servidores e visitantes.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1048/indicacao_no_97.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1048/indicacao_no_97.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de placa de trânsito proibindo conversão de caminhões no cruzamento da Rua André Dalcin com a Avenida Apóstolo Bergamo.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1049/indicacao_no_98.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1049/indicacao_no_98.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizada a reforma do centro de convivência do Idoso de Taguaí.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1050/indicacao_no_99.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1050/indicacao_no_99.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a conclusão e continuação dos trabalhos da Rua Mario Mazetto, até a altura do Bairro dos Liutti (Saltinho), sendo esses abertura da rua, colocação de meio-fio e pavimentação.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1051/indicacao_no_100.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1051/indicacao_no_100.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando instalação de uma lombada na Rua das Cabreúvas, altura aproximada do número 60.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1052/indicacao_no_101.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1052/indicacao_no_101.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando reparos no asfalto da Avenida Apóstolo Bergamo, entre a rotatória e o terminal rodoviário.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1053/indicacao_no_102.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1053/indicacao_no_102.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam retornados os desfiles cívicos de 7 de setembro.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1054/indicacao_no_103_2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1054/indicacao_no_103_2025.pdf</t>
   </si>
   <si>
     <t>– Solicitando a implementação de mão única na Rua Gabriel Pedro Gabriel, no sentido dos bairros para o centro. A proposta visa organizar o fluxo de veículos no sentido do bairro para o centro da cidade.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1055/indicacao_no_104.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1055/indicacao_no_104.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a necessidade de designar mais uma profissional de serviços gerais (faxineira) para atuar na Escola Municipal "Pedro Soldera”.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1056/indicacao_no_105.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1056/indicacao_no_105.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando atualização do site da prefeitura em relação às informações dos departamentos e secretarias, verificar endereços e responsáveis, diretores etc.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1062/indicacao_no_106.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1062/indicacao_no_106.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando instalação de redutor de velocidade na Rua José Xavier de Souza, proximidades do Cowboy Lanches.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1063/indicacao_no_107.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1063/indicacao_no_107.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a viabilização da criação de uma Secretária de Indústria e Comércio no município.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1068/3_indicacao_no_108.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1068/3_indicacao_no_108.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando instalação urgente de iluminação com lâmpadas de LED na Avenida da Saudade.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1069/4_indicacao_no_109.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1069/4_indicacao_no_109.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de um redutor de velocidade (lombada) na Rua José Gobbo, nas proximidades do cruzamento com a Rua Maria Bernadete Carbonera Macedo.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1070/5_indicacao_no_110.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1070/5_indicacao_no_110.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a realização de estudos para a revisão e atualização do Estatuto dos Servidores Públicos do Município de Taguaí, instituído pela Lei Municipal nº 547/1992.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1071/6_indicacao_no_111.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1071/6_indicacao_no_111.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizada operação tapa-buraco na Rua das Palmeira, mais especificadamente próximo ao nº 65.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1072/7_indicacao_no_112.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1072/7_indicacao_no_112.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a limpeza dos bueiros e bocas de lobo da cidade.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1086/indicacao_no_113.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1086/indicacao_no_113.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de redutor de velocidade (Lombada), na Rua das Palmeiras, próximo à Associação da Feliz Idade.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1087/indicacao_no_114.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1087/indicacao_no_114.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a realização de serviços de limpeza e manutenção nos parques infantis localizados no Jardim dos Ipês II e no Bairro CDHU – Meneguel.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1088/indicacao_no_115.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1088/indicacao_no_115.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando o fornecimento de Equipamentos de Proteção Individual (EPIs) e uniformes adequados aos garis e coletores de lixo do município.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1089/indicacao_no_116.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1089/indicacao_no_116.2025.pdf</t>
   </si>
   <si>
     <t>Sugerindo que realize um estudo técnico com o objetivo de avaliar a distribuição das tarefas, a adequação da equipe de limpeza às dimensões dos espaços físicos e a necessidade de reforço no quadro de servidores, especialmente em unidades com maiores demandas, como escolas, unidades de saúde e repartições administrativas.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1090/indicacao_no_117.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1090/indicacao_no_117.2025.pdf</t>
   </si>
   <si>
     <t>Sugerindo que seja realizado um estudo com vistas à implementação de políticas públicas voltadas à promoção da saúde mental dos servidores públicos municipais, bem como ações de valorização profissional, incentivo ao trabalho humanizado e fortalecimento das relações interpessoais entre servidores de diferentes categorias.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1091/indicacao_no_118.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1091/indicacao_no_118.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando que estude a viabilidade de criação e implantação do Diário Oficial Eletrônico do Município de Taguaí, com a devida regulamentação legal, sem prejuízo da continuidade da divulgação das ações oficiais também através do jornal físico já utilizado atualmente.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1107/indicacao_no_119.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1107/indicacao_no_119.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a demarcação de vagas de estacionamento preferencial para pessoas com deficiência e/ou idosos nas unidades de saúde do município.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1108/indicacao_no_120.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1108/indicacao_no_120.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a adoção de medidas para a organização do fluxo de veículos e a implementação de meios de controle de velocidade no cruzamento entre as avenidas Apóstolo Bergamo e Airton José Ribeiro.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1109/indicacao_no_121.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1109/indicacao_no_121.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de novos sanitários femininos no Barracão Luiz Lourenço Lança, localizado no Recinto de Festas de Taguaí.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1110/indicacao_no_122.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1110/indicacao_no_122.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de dispositivo redutor de velocidade na Rua José Inácio Ribeiro, nas proximidades da empresa Mister Boy, bem como a realização de estudo técnico visando aprimorar as condições de trafegabilidade no local.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1111/indicacao_no_123.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1111/indicacao_no_123.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a retirada da lixeira localizada nas proximidades da vicinal Clóvis Rodrigues da Fonseca, no Loteamento do Pastel, e a instalação de duas lixeiras do tipo contêiner fechado no interior do referido loteamento.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1112/indicacao_no_124.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1112/indicacao_no_124.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja lida e encaminhada à Presidente do Fundo Social de Solidariedade, solicitando a instalação de uma galeria de fotos das primeiras-damas do município de Taguaí.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1113/indicacao_no_125.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1113/indicacao_no_125.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de uma quadra de tênis na Praça Poliesportiva João Carlos Garcia Pereira – Gasosa.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1114/indicacao_no_126.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1114/indicacao_no_126.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de um ponto de ônibus e de uma lixeira no Bairro Maria Benedita, nas proximidades do km 174 da Rodovia Alfredo de Oliveira Carvalho.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>Dudu da Ambulância, Regina Bérgamo</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1129/indicacao_no_127.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1129/indicacao_no_127.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação de um canal oficial de atendimento via WhatsApp destinado exclusivamente ao recebimento de solicitações de troca de lâmpadas no Município.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1130/indicacao_no_128.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1130/indicacao_no_128.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a contratação de garis para a execução de serviços de limpeza nas vias públicas do Município.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1131/indicacao_no_129.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1131/indicacao_no_129.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de dispositivo redutor de velocidade (lombada) na Vicinal Antônio Soldera, nas proximidades do Campo Soldera.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1132/indicacao_no_130.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1132/indicacao_no_130.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a realização de um estudo técnico de tráfego em nosso município, com a finalidade de propor intervenções que solucionem os problemas de mobilidade urbana.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1133/indicacao_no_131.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1133/indicacao_no_131.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja lida e encaminhada à Secretaria Municipal de Educação, solicitando estudo da viabilidade de incluir na grade curricular da Educação Infantil e do Ensino Fundamental conteúdos voltados à Educação para o Trânsito.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1134/indicacao_no_132.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1134/indicacao_no_132.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a disponibilização de capacitação continuada para atendentes de educação infantil responsáveis por crianças com diagnóstico de Transtorno do Espectro Autista (TEA) e instituição de função gratificada para os servidores que exercerem essa atividade.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1159/7_indicacao_no_133.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1159/7_indicacao_no_133.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a repintura das faixas de pedestres próximas a todas as escolas, municipais e estadual, bem como próximo ao hospital.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>Dudu da Ambulância, Tatu Bença</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1160/8_indicacao_no_134.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1160/8_indicacao_no_134.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando estudo de viabilidade e posterior implantação da alteração da data de crédito do Vale Refeição (VR) dos servidores públicos municipais, para o dia 20 de cada mês.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1161/9_indicacao_no_135.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1161/9_indicacao_no_135.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Prefeitura Municipal realize estudo de viabilidade para elaboração de projeto de lei que assegure ao servidor público municipal o direito de não exercer suas atividades no dia de seu aniversário, devendo a folga, quando coincidir com finais de semana, feriados ou dias sem expediente regular, ser concedida no primeiro dia útil subsequente, sem possibilidade de suspensão ou conversão em pagamento.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1162/10_indicacao_no_136.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1162/10_indicacao_no_136.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a disponibilização de segurança na portaria da Santa Casa de Taguaí, especialmente durante a Festa do Peão, com a perspectiva de que a medida seja definitiva.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1163/11_indicacao_no_137.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1163/11_indicacao_no_137.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando o replantio das mudas que morreram nos canteiros das avenidas, bem como a limpeza e a irrigação regular dos mesmos, a fim de garantir sua preservação e manutenção.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1169/indicacao_no_138.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1169/indicacao_no_138.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a realização de estudos visando à contratação de profissionais especializados, especificamente odontopediatra e endodontista, para compor a rede municipal de saúde e atender às demandas da população.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1170/indicacao_no_139.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1170/indicacao_no_139.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a implementação de um dispositivo redutor de velocidade (lombada), na rua das Cabreúvas, proximidades dos números 100 a 180.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1171/indicacao_no_140.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1171/indicacao_no_140.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a troca da grama do Campo de Futebol Mario Corona.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1172/indicacao_no_141.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1172/indicacao_no_141.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja feita a manutenção dos banheiros do Centro Esportivo.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1173/indicacao_no_142.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1173/indicacao_no_142.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando que, em ocasiões de realização de eventos nas Praças Ângelo Gobbo e Exp. Antonio Romano de Oliveira, a Prefeitura disponibilize uma caçamba para o depósito adequado de resíduos, de modo a evitar o acúmulo de sujeira nas vias públicas e no próprio espaço das referidas praças.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1174/indicacao_no_143.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1174/indicacao_no_143.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam colocadas lajotas ao redor de toda a arena do Recinto de Festas, como foi feito na área dos camarotes.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1175/indicacao_no_144.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1175/indicacao_no_144.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando instalação de dispositivos redutores de velocidade (lombadas), nas ruas Antônio Dalcin, proximidades do nº 211 e Cipriano Romano da Silva, proximidades do nº 641.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1176/indicacao_no_145.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1176/indicacao_no_145.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja promovida, em caráter de urgência, a reforma e adequação das instalações do Centro Educacional Rui Gonçalves.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1177/indicacao_no_146.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1177/indicacao_no_146.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Prefeitura realize estudo visando à alteração do Estatuto do Servidor, especificamente no tocante à Licença-Prêmio, de modo que as ausências devidamente justificadas por atestado médico não sejam computadas no cálculo para aquisição do referido direito.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1186/indicacao_no_147.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1186/indicacao_no_147.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Prefeitura realize os devidos reparos na Rua Emílio Garbelotti, no cruzamento com a Rua Salvador Domingos de Campos.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1187/indicacao_no_148.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1187/indicacao_no_148.2025.pdf</t>
   </si>
   <si>
     <t>Com intuito de solicitar a construção de uma cobertura no terreno de sua posse, localizado em frente à Igreja Congregação Cristã, na Rua Augusto Antônio Carniato, cruzamento com a Rua José Inácio Ribeiro, onde funciona o ponto de embarque de pacientes do transporte da saúde.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1188/indicacao_no_149.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1188/indicacao_no_149.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a pavimentação do trecho final da Rua Sete de Setembro, até o entroncamento com a Rua Olindo Carniato. Caso a execução da pavimentação não seja possível de forma imediata, recomenda-se a realização de um serviço de nivelamento e manutenção do leito da via, a fim de melhorar as condições de trafegabilidade no local.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1189/indicacao_no_150.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1189/indicacao_no_150.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a realização de reparos no pavimento, a retirada dos equipamentos danificados da academia ao ar livre, com a devida substituição por novos aparelhos, bem como a limpeza e manutenção da praça localizada ao lado do Terminal Rodoviário de Taguaí.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1190/indicacao_no_151.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1190/indicacao_no_151.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja lida e encaminhada à Secretária da Educação, solicitando estudo de viabilidade para que os professores da Escola Municipal Vitório Bergamo possam utilizar o Recinto de Festas como estacionamento, considerando o acesso direto existente entre os locais.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1191/indicacao_no_152.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1191/indicacao_no_152.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam feitos reparos na calçada e boca de lobo do terreno no cruzamento da Rua Jair Domingues com a Rua José Gobbo.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1201/indicacao_no_153.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1201/indicacao_no_153.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a substituição das lâmpadas queimadas existentes na Rua Olindo Carniato, nas proximidades do Trevo da Bíblia, bem como a implementação de melhorias na iluminação pública do referido trecho, a fim de garantir maior segurança e visibilidade aos pedestres e motoristas que transitam pelo local.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1202/indicacao_no_154.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1202/indicacao_no_154.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a regulamentação do benefício destinado aos servidores públicos municipais no mês de dezembro, na forma de pagamento dobrado do vale-refeição, a fim de garantir o direito ao recebimento desse benefício de forma justa e permanente.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1203/indicacao_no_155.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1203/indicacao_no_155.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Prefeitura Municipal estude a possibilidade de realizar ampla divulgação pública — por meio de banner, boletim informativo ou outros meios adequados — das emendas parlamentares conquistadas para o Município no exercício de 2025, destacando os deputados autores das emendas e os vereadores responsáveis pela articulação e encaminhamento das respectivas demandas.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1204/indicacao_no_156.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1204/indicacao_no_156.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de iluminação adequada no parque infantil localizado no Campo Municipal Mário Corona.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1205/indicacao_no_157.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1205/indicacao_no_157.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam adotadas as providências necessárias para agilizar os processos de licitação destinados à aquisição de materiais escolares e uniformes para o ano letivo de 2026.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1206/indicacao_no_158.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1206/indicacao_no_158.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizada a remoção da areia do parque infantil da Escola Municipal Vitório Bergamo, substituindo-a por piso em material sintético (tipo EVA) ou gramado sintético.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1212/indicacao_no_159.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1212/indicacao_no_159.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja lida e enviada ao Chefe do Poder Executivo, solicitando que seja concluída a pavimentação da viela localizada ao lado do Grupo de Apoio aos Portadores de Câncer, que liga as Ruas Augustinho Gabriel e Antônio Soldera.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1213/indicacao_no_160.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1213/indicacao_no_160.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja lida e encaminhada à Secretaria da Educação do município, sugerindo que seja inserido o Hino Oficial do Município de Taguaí na contracapa dos cadernos distribuídos aos alunos da rede municipal de ensino.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1214/indicacao_no_161.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1214/indicacao_no_161.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja lida e encaminhada à Secretaria da Educação do Município, solicitando a instalação de novos toldos nas janelas e a construção de cobertura no trajeto que liga o portão de entrada à porta principal da Escola Anaclite Adelasir da Silva.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1215/indicacao_no_162.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1215/indicacao_no_162.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja lida e encaminhada à Secretária do Esporte do Município, solicitando que sejam realizados reparos na tabela e no aro de basquete da quadra poliesportiva municipal.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1216/indicacao_no_163.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1216/indicacao_no_163.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja lida e encaminhada ao Chefe do Poder Executivo, solicitando instalação de um cercado no parque infantil localizado no Campo Mário Corona, com o objetivo de garantir melhores condições de higiene e segurança às crianças que utilizam o espaço.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1217/indicacao_no_164.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1217/indicacao_no_164.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja lida e encaminhada ao Chefe do Poder Executivo, solicitando a realização de reparos no meio-fio para posterior calçamento no terreno localizado no entroncamento das Ruas José Inácio Ribeiro, Rua das Margaridas e Rua das Orquídeas.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1218/indicacao_no_165.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1218/indicacao_no_165.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja lida e encaminhada ao Chefe do Poder Executivo, solicitando a realização de manutenção nas fossas sépticas da Vila Saltinho.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1219/indicacao_no_166.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1219/indicacao_no_166.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja lida e encaminhada ao Chefe do Poder Executivo, solicitando a manutenção, recuperação e implementação de melhorias técnicas nas estradas rurais do município, com especial atenção aos períodos chuvosos.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1220/indicacao_no_167.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1220/indicacao_no_167.2025.pdf</t>
   </si>
   <si>
     <t>para que seja lida e encaminhada ao Chefe do Poder Executivo, solicitando a revisão e ampliação da programação de coleta de lixo no Loteamento do Pastel.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1221/indicacao_no_168.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1221/indicacao_no_168.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja lida e encaminhada à Secretaria da Educação do Município, solicitando para que seja providenciada cobertura apropriada na entrada da Escola Municipal Pedro Soldera.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1230/indicacao_no_169.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1230/indicacao_no_169.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de cobertura no terreno localizado em frente à Igreja Congregação Cristã do Brasil, na Rua Augusto Antônio Carniato, esquina com a Rua José Inácio Ribeiro, onde funciona o ponto de embarque de pacientes do transporte da saúde municipal.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1231/indicacao_no_170.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1231/indicacao_no_170.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de lombada na Rua Olindo Carniato, nas proximidades do número 140.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1232/indicacao_no_171.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1232/indicacao_no_171.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando instalação de câmeras de segurança na área do parquinho infantil no Estádio Municipal Mario Corona.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1233/indicacao_no_172.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1233/indicacao_no_172.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando reparos na Rua Gabriel Pedro Gabriel.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1234/indicacao_no_173.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1234/indicacao_no_173.2025.pdf</t>
   </si>
   <si>
     <t>Reforçando o pedido já feito por várias vezes por essa casa de leis, para que seja dada a cesta natalina aos servidores municipais, seja em forma de cesta ou de vale refeição dobrado.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1235/indicacao_no_174.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1235/indicacao_no_174.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando que o cálculo do adicional de insalubridade dos servidores públicos municipais passe a ser realizado sobre o salário-base, em conformidade com o entendimento firmado pelo Supremo Tribunal Federal.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1236/indicacao_no_175.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1236/indicacao_no_175.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de braços de iluminação pública na Rua Alduíno Liutti, no Bairro Saltinho.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1237/indicacao_no_176.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1237/indicacao_no_176.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de lombada na Rua Quinze de Novembro, nas proximidades do nº 191, em atendimento à demanda da comunidade local.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1238/indicacao_no_177.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1238/indicacao_no_177.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de uma caçamba de lixo, bem como a colocação de placas proibitivas de descarte irregular, na Rodovia Alfredo de Oliveira Carvalho, na saída onde anteriormente havia o cruzeiro, nas proximidades da estação de tratamento de esgoto da SABESP.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>REQUE</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/911/requerimento_no_01.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/911/requerimento_no_01.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja enviado ao Chefe do Poder Executivo, requerendo informações acerca do cronograma das obras do novo Centro Esportivo.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/912/requerimento_no_02.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/912/requerimento_no_02.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja enviado ao Chefe do Poder Executivo e à Secretaria da Saúde, requerendo informações detalhadas sobre os atendimentos de médico ginecologista no Município.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/913/requerimento_no_03.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/913/requerimento_no_03.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja enviado à Secretaria da Saúde, requerendo informações claras e detalhadas sobre os critérios adotados para a concessão de transporte aos pacientes que necessitam de atendimento fora do município e que optam por realizar o atendimento de forma particular, considerando que há relatos de que alguns recebem o transporte enquanto outros não.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/914/requerimento_no_04.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/914/requerimento_no_04.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja enviado à Secretaria da Saúde, solicitando a implementação de uma escala de plantão para todos os motoristas da Saúde, com objetivo de ampliar o número de profissionais disponíveis, especialmente nos finais de semana, quando atualmente há apenas dois motoristas em plantão, propondo o aumento para três, a fim de garantir maior agilidade e eficiência no atendimento às demandas da população.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/915/requerimento_no_05.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/915/requerimento_no_05.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja enviado ao Departamento de Estradas e Rodagem - DER-SP, solicitando manutenção no asfalto e guard rail próximo ao KM 174 da Rodovia Alfredo de Oliveira Carvalho (SP-249).</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/916/requerimento_no_06.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/916/requerimento_no_06.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja enviado ao Chefe do Poder Executivo e à Secretaria Municipal da Educação, requerendo informações sobre o fornecimento de materiais escolares e uniformes para os alunos da rede municipal de ensino.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/917/requerimento_no_07.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/917/requerimento_no_07.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja enviado ao Departamento de Estradas de Rodagem de São Paulo (DER-SP), requerendo a instalação de Guard Rail no trevo da entrada principal de Taguaí, na Rodovia Alfredo de Oliveira Carvalho (SP-249), impedindo o estacionamento de carros e caminhões no local.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/944/requerimento_no_08.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/944/requerimento_no_08.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja enviado à Santa Casa da Misericórdia de Taguaí, solicitando informações detalhadas sobre o sistema de atendimento da unidade, bem como as medidas adotadas para reduzir as filas e agilizar o atendimento médico.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>Dudu da Ambulância, Borracha, Carlos Rodolfo, Fausto Dalcin, Juliano Codognotto, Luiz Henriko, Pastora Katiane, Regina Bérgamo, Tatu Bença</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/957/requiremento_no_09.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/957/requiremento_no_09.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja enviado ao Chefe do Poder Executivo, Secretaria Municipal da Educação e Setor de Transportes Escolar, requerendo informações detalhadas acerca do incidente ocorrido no dia 17 de fevereiro de 2025, envolvendo um ônibus escolar que, segundo informações recebidas, tombou em uma estrada rural do município.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/958/requiremento_no_10.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/958/requiremento_no_10.2025.pdf</t>
   </si>
   <si>
     <t>– Para que seja enviado ao Chefe do Poder Executivo de Taguaí e as entidades Lar São Vicente de Paulo de Fartura, Lar São Vicente de Paulo de Taquarituba e Associação De Pais E Amigos Dos Excepcionais De Fartura (APAE), requerendo informações detalhadas sobre as ações desenvolvidas por essas instituições, bem como suas respectivas prestação de contas, considerando que tais dados não estão disponíveis nos portais da transparência das referidas entidades.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/959/requiremento_no_11.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/959/requiremento_no_11.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja enviado ao responsável pela Agência dos Correios de Taguaí, requerendo informações sobre o horário de funcionamento da unidade em Taguaí e o motivo pelo qual está operando em horário reduzido.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/960/requiremento_no_12.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/960/requiremento_no_12.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja enviado à Secretária da Cultura de Taguaí, solicitando estudo da viabilidade de implantação de aulas de Ballet para crianças e adolescentes em nosso munícipio.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/961/requiremento_no_13.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/961/requiremento_no_13.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja enviado ao Chefe do Poder Executivo, solicitando informações acerca do conserto do veículo adaptado para cadeirantes, atualmente inoperante.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/975/requiremento_no_14.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/975/requiremento_no_14.2025.pdf</t>
   </si>
   <si>
     <t>para que, depois de aprovado, seja enviado ao Chefe do Poder Executivo Municipal e à Coordenação do Serviço de Transporte da Saúde, solicitando a criação de um plano de contingência para garantir o funcionamento dos atendimentos mesmo em situações de falha nas operadoras de telefonia móvel, como ocorreu recentemente com a operadora Vivo.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/976/requiremento_no_15.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/976/requiremento_no_15.2025.pdf</t>
   </si>
   <si>
     <t>para que, depois de aprovado, seja enviado ao Chefe do Poder Executivo, para que este informe, com urgência, as medidas que estão sendo adotadas em relação à regularização do fornecimento de energia elétrica em bairros e áreas rurais do município, como os bairros Cabelo, Bugio, dos Romanos e o Loteamento do Pastel.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/977/requiremento_no_16.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/977/requiremento_no_16.2025.pdf</t>
   </si>
   <si>
     <t>para que, depois de aprovado, seja enviado à VIVO – Telefônica Brasil S.A., para que preste informações sobre a interrupção do sinal de telefonia e internet móvel ocorrida no município de Taguaí nos dias 23 e 24 de março, bem como esclareça quais providências estão sendo tomadas para evitar a reincidência do problema.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/978/requiremento_no_17.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/978/requiremento_no_17.2025.pdf</t>
   </si>
   <si>
     <t>para que, depois de aprovado, , seja enviado ao Chefe do Poder Executivo Municipal e ao setor de Obras da Prefeitura, requerendo informações sobre a reconstrução do muro do Estádio Municipal Mário Corona, localizado na Rua José Inácio Ribeiro, próximo ao Hospital.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/997/1_requiremento_no_18.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/997/1_requiremento_no_18.2025.pdf</t>
   </si>
   <si>
     <t>Para que, seja enviado à Secretária Municipal da Educação, requerendo informações sobre a quantidade de professores P III atualmente atuando na rede municipal de ensino, com a identificação nominal de cada profissional e a respectiva unidade escolar em que estão lotados.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1008/requiremento_no_19.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1008/requiremento_no_19.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja enviado à Secretaria de Desenvolvimento Urbano e Habitação, requerendo informações detalhadas sobre os valores atualmente cobrados nas parcelas das unidades habitacionais do programa CDHU em Taguaí-SP, bem como os motivos que levaram ao aumento significativo desses valores. Solicita-se, ainda, esclarecimentos acerca da qualidade das moradias entregues, que apresentam diversas patologias construtivas, como infiltrações e pisos se soltando.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1009/requiremento_no_20.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1009/requiremento_no_20.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja enviado ao Instituto Médico Legal (IML) de Avaré/SP, solicitando informações sobre a estrutura de atendimento e o funcionamento da unidade.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1010/requiremento_no_21.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1010/requiremento_no_21.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja enviado ao Chefe do Poder Executivo, solicitando informações acerca da van de transporte da Saúde, placa FXR9E35, que sofreu perda total em decorrência de um acidente.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1020/requiremento_no_22.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1020/requiremento_no_22.2025.pdf</t>
   </si>
   <si>
     <t>Para que, seja enviado ao Grupo de Apoio ao Portador de Câncer de Taguaí, solicitando informações dos motivos pelos quais vários membros da diretoria estão deixando o cargo.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1036/jrequiremento_no_23.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1036/jrequiremento_no_23.2025.pdf</t>
   </si>
   <si>
     <t>Para que, seja enviado ao Departamento de Estradas de Rodagem (DER), requerendo a instalação de lombada ou lombada eletrônica no trecho em frente ao Bairro dos Liuttis, na saída de Taguaí para Fartura.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1037/jrequiremento_no_24.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1037/jrequiremento_no_24.2025.pdf</t>
   </si>
   <si>
     <t>Para que, seja enviado à Secretaria da Cultura do Município, requerendo informações sobre retomada das atividades da Banda Municipal Fernandro André Mazetto.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1038/jrequiremento_no_25.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1038/jrequiremento_no_25.2025.pdf</t>
   </si>
   <si>
     <t>Para que, seja enviado ao Chefe do Poder Executivo, requerendo informações processo licitatório para locação dos pontos vazios do Lanchódromo e do Terminal Rodoviário.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1039/jrequiremento_no_26.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1039/jrequiremento_no_26.2025.pdf</t>
   </si>
   <si>
     <t>Para que, seja enviado ao Chefe do Poder Executivo, requerendo informações sobre como se dá o apoio logístico a atletas do município, em especial no que se refere ao fornecimento de transporte para competições fora da cidade.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1057/requerimento_no_27_2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1057/requerimento_no_27_2025.pdf</t>
   </si>
   <si>
     <t>Requerendo informações sobre a fiscalização e a cobrança de taxas de vendedores ambulantes no município de Taguaí.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1058/requerimento_no_28_2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1058/requerimento_no_28_2025.pdf</t>
   </si>
   <si>
     <t>Requerendo informações e cronograma sobre a substituição da iluminação pública por tecnologia LED no município de Taguaí.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1064/l_requiremento_no_29.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1064/l_requiremento_no_29.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja enviado ao Departamento de Estradas de Rodagem (DER), Requerendo a repintura das faixas tanto central como laterais da Rodovia Alfredo de Oliveira Carvalho SP-249, do trecho abrangido entre a divisa Taguaí-Taquarituba até Fartura.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1073/8_requiremento_no_30.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1073/8_requiremento_no_30.2025.pdf</t>
   </si>
   <si>
     <t>Para que, depois de aprovado, seja enviado a CPFL, requerendo a realocação dos postes de iluminação da Avenida da Saudade, retirando da lateral e colocando no canteiro central.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>Luiz Henriko, Regina Bérgamo</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1074/9_requiremento_no_31.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1074/9_requiremento_no_31.2025.pdf</t>
   </si>
   <si>
     <t>Para que, depois de aprovado, seja enviado à Secretaria da Educação de Taguaí, requerendo a relação dos(as) atendentes e servidores da educação municipal que tiveram as férias afetadas em virtude da pandemia, constando nome e quando terão novamente direito ao gozo de férias.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1092/requiremento_no_32.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1092/requiremento_no_32.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja enviado à CDHU - Companhia de Desenvolvimento Habitacional e Urbano, solicitando o envio de uma unidade móvel ao município, a fim de atender a população local e esclarecer dúvidas relacionadas aos valores das parcelas que vêm sendo cobradas, considerados excessivos pelos moradores.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1093/requiremento_no_33.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1093/requiremento_no_33.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja enviado ao Chefe do Poder Executivo, solicitando o envio de uma relação atualizada dos terrenos pertencentes ao município que se encontram desocupados e sem edificação.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1094/requiremento_no_34.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1094/requiremento_no_34.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja enviado à UNIVESP - Universidade Virtual do Estado de São Paulo, solicitando a viabilidade de instalação de um polo da instituição no município de Taguaí, com o objetivo de ampliar o acesso ao ensino superior gratuito e de qualidade para a população local.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1115/requiremento_no_35.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1115/requiremento_no_35.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja enviado à SABESP, solicitando a possibilidade de retorno do atendimento da unidade local ao horário integral anteriormente praticado.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>Carlos Rodolfo, Juliano Codognotto, Regina Bérgamo</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1116/requiremento_no_36.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1116/requiremento_no_36.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja enviado ao Departamento de Estradas de Rodagem - DER, solicitando estudos para viabilizar a instalação de dispositivo redutor de velocidade eficaz na Rodovia Alfredo de Oliveira Carvalho, especialmente no trecho que compreende o Bairro Saltinho, de um lado da pista, e o Jardim dos Ipês, do outro.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1117/requiremento_no_37.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1117/requiremento_no_37.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja enviado ao Chefe do Poder Executivo e à Coordenadoria de Esportes de Taguaí, requerendo informações formais sobre o andamento do processo de reforma da pista de skate localizada no município.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1118/requiremento_no_38.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1118/requiremento_no_38.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja enviado à Comissão de Festas “Os Comandante”, solicitando que a verba arrecadada com a “Montaria do Bem”, a ser realizada durante a 37ª Festa do Peão de Taguaí, seja revertida em benefício da Capela São José.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1135/requiremento_no_39.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1135/requiremento_no_39.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja enviado ao Departamento de Estradas de Rodagem - DER, solicitando a realização de estudo técnico visando à implantação de um sistema de captação e drenagem de águas pluviais à margem direita da Rodovia Alfredo de Oliveira Carvalho, no sentido Taguaí–Fartura, no trecho compreendido entre a entrada da Estrada Municipal TGI 060 seguindo extensão aproximada de 160 metros.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1136/requiremento_no_40.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1136/requiremento_no_40.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja enviado ao Chefe do Poder Executivo, requerendo as seguintes informações:_x000D_
 1.	Qual a razão pela qual ainda não foi regulamentada e colocada em prática a lei municipal aprovada por esta Casa que dispõe sobre o pagamento de diárias aos motoristas servidores públicos municipais responsáveis pelo transporte de pacientes para outros municípios;_x000D_
 2.	Qual a previsão para a efetiva aplicação da referida lei;_x000D_
 3.	Caso não haja previsão, quais os entraves administrativos ou financeiros que impedem sua execução.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1164/12_requiremento_no_41.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1164/12_requiremento_no_41.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja enviado ao Departamento de Estradas de Rodagem - DER, solicitando a alteração da placa indicativa de perímetro urbano de Taguaí, localizada na saída sentido Taguaí–Taquarituba.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1165/13_requiremento_no_42.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1165/13_requiremento_no_42.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja enviado ao Chefe do Poder Executivo, solicitando informações acerca dos valores atualmente pagos a título de Vale-Refeição aos servidores municipais, bem como requerendo a revisão desses valores, considerando a inflação e a consequente redução do poder de compra.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1166/14_requiremento_no_43.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1166/14_requiremento_no_43.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja enviado ao Departamento de Estradas de Rodagem - DER, solicitando a instalação de placa de sinalização na Rodovia Alfredo de Oliveira Carvalho, no ponto de acesso à Vicinal Clóvis Rodrigues da Fonseca, indicando a proibição de tráfego de veículos pesados no referido trecho.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1178/requiremento_no_44.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1178/requiremento_no_44.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja enviado ao Chefe do Poder Executivo, solicitando a realização de estudo técnico visando à alteração do horário da coleta de lixo para o período noturno, bem como o envio a esta Casa de Leis do respectivo Relatório de Impacto Financeiro referente a tal mudança.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1179/requiremento_no_45.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1179/requiremento_no_45.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja enviado ao DRS (Departamento Regional de Saúde) VI - Bauru, solicitando a implantação de fluxo de encaminhamento para especialidades odontológicas destinadas ao município de Taguaí/SP.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1180/requiremento_no_46.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1180/requiremento_no_46.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja enviado à Companhia de Saneamento Básico do Estado de São Paulo (Sabesp), solicitando a reparação do asfalto na Rua Olindo Carniato, próximo a nova sede da Câmara Municipal.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1181/requiremento_no_47.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1181/requiremento_no_47.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja enviada à Companhia de Saneamento Básico do Estado de São Paulo (Sabesp), solicitando que sejam prestadas as seguintes informações: relação do número total de poços existentes no município de Taguaí;_x000D_
 •	quantos desses poços encontram-se em pleno funcionamento atualmente;_x000D_
 •	se há plano de contingência elaborado pela companhia para períodos de estiagem;_x000D_
 •	se existe estudo ou previsão quanto ao fornecimento de água para atender aos futuros loteamentos do município.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1192/requiremento_no_48.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1192/requiremento_no_48.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja enviada à Companhia de Saneamento Básico do Estado de São Paulo (Sabesp), solicitando a reparação de asfaltos nas seguintes vias:_x000D_
 Rua Sete de Setembro, nas proximidades do nº 1251_x000D_
 Avenida Castelo Branco, próximo ao nº 498_x000D_
 Avenida Castelo Branco, nº 130_x000D_
 Rua Jentil da Silva, nº 746Rua José Conrado, nº 130_x000D_
 Rua Leônidas Romano da Silva, nº 519_x000D_
 Rua José Conrado, nº 309_x000D_
 Todos os locais mencionados apresentam sinais visíveis de afundamento e deterioração do pavimento, conforme evidenciado nas fotos em anexo.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1207/requiremento_no_49.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1207/requiremento_no_49.2025.pdf</t>
   </si>
   <si>
     <t>Para que, seja enviado à Santa Casa da Misericórdia de Taguaí, questionando os motivos pelos quais a entidade não tem realizado exames de ultrassonografia, mesmo dispondo de aparelho próprio para esse fim.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1222/requiremento_no_50.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1222/requiremento_no_50.2025.pdf</t>
   </si>
   <si>
     <t>Para que, seja enviado à Santa Casa da Misericórdia de Taguaí, solicitando relatório detalhado do número de atendimentos diários realizados pela unidade durante o mês de outubro de 2025, discriminando, sempre que possível, os tipos de atendimentos prestados (emergenciais, ambulatoriais e outros).</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1223/requiremento_no_51.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1223/requiremento_no_51.2025.pdf</t>
   </si>
   <si>
     <t>Para que, seja enviado ao Departamento de Estradas de Rodagem – SP (DER – SP), solicitando a instalação de uma placa indicativa do acesso da Estrada Municipal TGI 060 – Athaide Rosolen, logo após o Km 178 da rodovia, conforme ponto indicado na imagem em anexo.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>Carlos Rodolfo, Pastora Katiane, Regina Bérgamo</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1224/requiremento_no_52.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1224/requiremento_no_52.2025.pdf</t>
   </si>
   <si>
     <t>Para que, seja enviado ao Chefe do Poder Executivo, requerendo informações sobre o andamento da solicitação já encaminhada por meio de indicação desta Casa de Leis, referente à realização de estudos para a revisão e atualização do Estatuto dos Servidores Públicos do Município de Taguaí, instituído pela Lei Municipal nº 547/1992.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1225/requiremento_no_53.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1225/requiremento_no_53.2025.pdf</t>
   </si>
   <si>
     <t>Para que, seja enviado ao Chefe do Poder Executivo, requerendo informações relativas ao não pagamento do adicional de insalubridade aos servidores responsáveis pelos serviços de limpeza, bem como esclarecimentos sobre eventuais estudos ou análises realizados pela Administração.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1226/requiremento_no_54.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1226/requiremento_no_54.2025.pdf</t>
   </si>
   <si>
     <t>Para que, seja enviado à 3ª Cia do 53º BPM/I-SP (53º Batalhão da Polícia Militar do Interior), solicitando o retorno do PROERD (Programa Educacional de Resistência às Drogas e à Violência) nas unidades de ensino do município de Taguaí.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1239/requiremento_no_55.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1239/requiremento_no_55.2025.pdf</t>
   </si>
   <si>
     <t>Para que, depois de aprovado, seja enviado à SABESP (Companhia de Saneamento Básico do Estado de São Paulo), solicitando instalação de rede de esgoto na Vila Saltinho.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1240/requiremento_no_56.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1240/requiremento_no_56.2025.pdf</t>
   </si>
   <si>
     <t>Para que, depois de aprovado, seja enviado à CPFL (Companhia Paulista de Força e Luz), solicitando instalação de energia elétrica nas residências da Vila Saltinho, na Rua Benedito Cirino.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/919/mocao_de_congratulacao_no_01.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/919/mocao_de_congratulacao_no_01.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja enviada às Senhoras Fernanda Dâmila e Bárbara Donati Soldera Bergamo, em reconhecimento à assunção dos cargos de Coordenadora e Diretora do CAEE – Centro de Atendimento Educacional Especializado, a partir de 2025.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>Carlos Rodolfo, Fausto Dalcin, Mesa Diretora da Câmara Municipal de Taguaí - Biênio 2025/2026, Pastora Katiane, Regina Bérgamo, Tatu Bença</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/920/mocao_de_congratulacao_no_02.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/920/mocao_de_congratulacao_no_02.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja enviada ao jovem Luiz Miguel Soldera Ribeiro, em reconhecimento ao seu desempenho acadêmico ao ser aprovado em 4 universidades públicas, sendo essas UEL, UFPR, UNESP e USP.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/921/mocao_de_congratulacao_no_03.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/921/mocao_de_congratulacao_no_03.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja enviada à educadora Cristiane Aparecida de Oliveira Bom, em reconhecimento à sua dedicação e relevante contribuição para a educação no município de Taguaí.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/918/mocao_de_congratulacao_no_04.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/918/mocao_de_congratulacao_no_04.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja enviada ao senhor Antonio Carlos Aparecido dos Santos, mais conhecido como Carlinhos do Povo, pelo cargo de Secretário Parlamentar, assumido na Câmara dos Deputados, em Brasília.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/945/mocao_de_congratulacao_no_05.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/945/mocao_de_congratulacao_no_05.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja enviada à educadora Elza Maria de Oliveira Dalcin, em reconhecimento à sua dedicação e relevante contribuição para a educação em nosso município, especialmente agora, por assumir a coordenação pedagógica do Novo Projeto.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>Borracha, Carlos Rodolfo, Dudu da Ambulância, Fausto Dalcin, Pastora Katiane, Regina Bérgamo, Tatu Bença</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/946/mocao_de_congratulacao_no_06.2025_01.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/946/mocao_de_congratulacao_no_06.2025_01.pdf</t>
   </si>
   <si>
     <t>Para que seja enviada ao Colégio Pequeno Einstein, pelo seu 12º aniversário, para que seja anexada no mural da escola.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/947/mocao_de_repudio_no_07.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/947/mocao_de_repudio_no_07.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja fixada no átrio da Câmara Municipal de Taguaí, manifestando oficialmente a contrariedade à propagação de informações falsas e ataques infundados que buscam desestabilizar a harmonia e o bom andamento dos trabalhos da Câmara Municipal de Taguaí.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>Dudu da Ambulância, Borracha, Luiz Henriko</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/962/1_mocao_de_congratulacao_no_08.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/962/1_mocao_de_congratulacao_no_08.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja enviada ao Recanto de Educação Infantil Santa Rita de Cássia pela organização e execução da Festa Beneficente realizada em 08 de março de 2025.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/963/2_mocao_de_congratulacao_no_09.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/963/2_mocao_de_congratulacao_no_09.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja enviada à Paróquia santa Rita de Cássia, parabenizando pelos 10 anos de celebração do Terço das Mulheres.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/964/3_mocao_de_congratulacao_no_10.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/964/3_mocao_de_congratulacao_no_10.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja enviada às Senhoras Anair Nunes da Rocha, Gisele Maiara de Souza Encarnação e Paloma Suellyn Silva pela participação no Edital de Proteção Social Básica, com a proposta de publicar um artigo sobre o Trabalho Social com Famílias.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/965/4_mocao_de_protesto_no_11.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/965/4_mocao_de_protesto_no_11.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja encaminhada à Comissão de Transportes e Comunicação da Assembleia Legislativa do Estado de São Paulo (ALESP), manifestando oficialmente a contrariedade à implantação excessiva de pedágios no interior do Estado de São Paulo, especialmente na Mesorregião de Itapetininga e na Microrregião de Ourinhos, incluindo o município de Taguaí, que também será diretamente impactado.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/966/5_mocao_de_apoio_no_12.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/966/5_mocao_de_apoio_no_12.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja encaminhada ao Frei Gilson, da Congregação dos Carmelitas Mensageiros do Espírito Santo, manifestando apoio ao seu posicionamento, à sua dedicação na evangelização e à sua contribuição para a difusão dos valores cristãos na sociedade.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/979/mocao_de_congratulacao_no_13.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/979/mocao_de_congratulacao_no_13.2025.pdf</t>
   </si>
   <si>
     <t>para que, depois de aprovada, seja enviada à Rede Municipal de Educação de Taguaí, devendo uma cópia ser afixada no átrio de cada escola da rede municipal de ensino, em reconhecimento às expressivas conquistas educacionais obtidas pelo município no âmbito estadual.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/980/mocao_de_congratulacao_no_14.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/980/mocao_de_congratulacao_no_14.2025.pdf</t>
   </si>
   <si>
     <t>para que, depois de aprovada, seja enviada à Escola Municipal Pe. Giovanne Ferretti pelos 15 anos de funcionamento.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/998/2_mocao_de_congratulacao_no_15.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/998/2_mocao_de_congratulacao_no_15.2025.pdf</t>
   </si>
   <si>
     <t>Para que, seja enviada à Senhora Eva Renata de Mello, pela sua nomeação ao cargo de Diretora da Escola Municipal Delmira Gobbo, no Município de Taguaí-SP.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1011/mocao_de_congratulacao_no_16.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1011/mocao_de_congratulacao_no_16.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja enviada ao Senhor Sargento Tales Adriano Ribeiro de Souza Oliveira, em reconhecimento à sua meritória formatura no Curso de Bombeiro.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1012/mocao_de_congratulacao_no_17.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1012/mocao_de_congratulacao_no_17.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja enviada à Senhora Patrícia Carolina Bernardo, em reconhecimento à sua trajetória dedicada e à conquista da graduação em Enfermagem e aprovação em concurso público no município de Itaí.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1021/mocao_de_congratulacao_no_18.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1021/mocao_de_congratulacao_no_18.2025.pdf</t>
   </si>
   <si>
     <t>Para que, depois de aprovada, seja enviada às Senhoras Mariana do Amaral Soldera, Patrícia de Melo Fernandes Cardoso e Rafaela Balduíno, pela live em prol à Associação dos Amigos dos Deficientes de Taguaí (AADEFTA).</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1041/mocao_de_congratulacao_no_19.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1041/mocao_de_congratulacao_no_19.2025.pdf</t>
   </si>
   <si>
     <t>Para que, seja enviada aos organizadores da Cavalgada de Santa Rita, realizada no dia 25 de maio de 2025, um marco de cultura, tradição, fé e devoção.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1042/mocao_de_congratulacao_no_20.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1042/mocao_de_congratulacao_no_20.2025.pdf</t>
   </si>
   <si>
     <t>Para que, seja enviada à Paróquia Santa Rita de Cássia, pelas festividades de Santa Rita de Cássia, Padroeira da cidade, realizada durante o mês de maio.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1059/mocao_de_congratulacao_no_21.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1059/mocao_de_congratulacao_no_21.2025.pdf</t>
   </si>
   <si>
     <t>Para que, seja enviada ao jovem pesquisador Fabio Caixeta, natural deste município, em reconhecimento à sua notável trajetória acadêmica e científica.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1065/mocao_de_congratulacao_no_22.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1065/mocao_de_congratulacao_no_22.2025.pdf</t>
   </si>
   <si>
     <t>Para que, depois de aprovada, seja enviado ao Clube Low Style – Taguaí, pelo 3º Encontro de Carros Antigos, Rebaixados e Modificados, realizado no dia 22 de junho de 2025, evento que contou com exposição de carros e show ao vivo.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1066/mocao_de_congratulacao_no_23.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1066/mocao_de_congratulacao_no_23.2025.pdf</t>
   </si>
   <si>
     <t>Para que, depois de aprovada, seja enviada a Senhora Vanessa Silvestre de Oliveira, pelos 7 anos de serviços prestados no Recursos Humanos (RH) da Prefeitura Municipal de Taguaí.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1077/10_mocao_de_congratulacao_no_24.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1077/10_mocao_de_congratulacao_no_24.2025.pdf</t>
   </si>
   <si>
     <t>Para que, depois de aprovada, seja enviada às Senhoras Ana Luiza Gobbo e Cláudia Regina Gobbo, em reconhecimento pelos 34 anos de dedicação à comunidade como proprietárias da Farmácia São José, cuja trajetória exemplar é marcada pelo compromisso, acolhimento e serviço prestado com excelência à população de Taguaí.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1076/11_mocao_de_congratulacao_no_25.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1076/11_mocao_de_congratulacao_no_25.2025.pdf</t>
   </si>
   <si>
     <t>Para que, depois de aprovada, seja enviada à Senhora Ana Paula Aguiar Ferraudo, pela excelente palestra realizada “Caminho no Tratamento do Autismo”, realizado em Taguaí dia 04 de julho de 2025.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1078/12_mocao_de_congratulacao_no_26.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1078/12_mocao_de_congratulacao_no_26.2025.pdf</t>
   </si>
   <si>
     <t>Para que, depois de aprovada, seja enviada à farmacêutica e empresária Geovana Meneghel pela aquisição da tradicional Farmácia São José, destacando seu espírito empreendedor e investimento no município de Taguaí.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1079/13_mocao_de_congratulacao_no_27.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1079/13_mocao_de_congratulacao_no_27.2025.pdf</t>
   </si>
   <si>
     <t>Para que, depois de aprovada, seja enviada ao Senhor ROBERVAL JOSÉ MARTINS AIELLO (TUCA), em agradecimento por ter cedido espaço no Chalegarden para realização da sessão de fotos das garotas que participarão do desfile da escolha da rainha da ExpoTaguaí 2026.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1080/14_mocao_de_congratulacao_no_28.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1080/14_mocao_de_congratulacao_no_28.2025.pdf</t>
   </si>
   <si>
     <t>Para que, depois de aprovada, seja enviada aos responsáveis pela organização da 15ª Festa em prol a Casa dos Avós de Taguaí, pelo ótimo evento realizado e pela bela homenagem prestada a Senhora Marta Maria Mazetto, madrinha da entidade, que nos deixou recentemente.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1095/mocao_de_congratulacao_no_29.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1095/mocao_de_congratulacao_no_29.2025.pdf</t>
   </si>
   <si>
     <t>para que seja enviada ao Senhor Paulo Souza (Paulinho do Açougue), pelos 16 anos de atuação à frente da Casa de Carnes Paulinho, atendendo com qualidade, respeito e igualdade seus clientes, merecendo assim, o reconhecimento e o agradecimento por seu compromisso com a excelência.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1096/mocao_de_congratulacao_no_30.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1096/mocao_de_congratulacao_no_30.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja enviada à senhora Cristiane Izabel de Oliveira, pelos seus 16 anos de inestimável dedicação e serviço na área da Assistência Social do município de Taguaí, com destaque para sua exemplar atuação à frente do Projeto Cativa.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1097/mocao_de_congratulacao_no_31.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1097/mocao_de_congratulacao_no_31.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja enviada à Instituição SICRED, em reconhecimento à colaboração para a 37ª Festa do Peão de Taguaí – Expo Taguaí – e ao Torneio Leiteiro realizado paralelamente ao evento, reforçando seu compromisso com o fortalecimento das tradições locais e o incentivo ao agronegócio.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1098/mocao_de_congratulacao_no_32.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1098/mocao_de_congratulacao_no_32.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja enviada à Sorveteria Império, parabenizando pelos 5 anos de fundação e destacando o compromisso social, o atendimento acolhedor e a dedicação dos sócios-proprietários Inara Cristina do Prado Barril, Lucas Coimbra Barril e Graciela Fátima do Prado Dalcin.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1119/mocao_de_congratulacao_no_33.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1119/mocao_de_congratulacao_no_33.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja enviada aos Senhores Duda Gonçalves e Everton José, em reconhecimento ao empenho, profissionalismo e dedicação demonstrados no preparo e ensaio das jovens que participaram no desfile do Baile de Escolha da Rainha da Expo Taguaí 2025.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1120/mocao_de_congratulacao_no_34.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1120/mocao_de_congratulacao_no_34.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja enviada aos sócios proprietários da Casa Itália, em reconhecimento ao importante empreendimento e investimento realizado em nosso município, bem como pelo resgate e valorização da cultura culinária italiana, tão bem representada pela qualidade, autenticidade e excelência da pizzaria.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1121/mocao_de_congratulacao_no_35.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1121/mocao_de_congratulacao_no_35.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja enviada à Senhora Ana Carolina Meneghel Calderoni, em reconhecimento à sua trajetória exemplar nos estudos e na vida profissional, coroada recentemente com sua aprovação para o cargo de Delegada de Polícia do Estado de São Paulo, conquista que enche de orgulho toda a comunidade taguaiense.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1122/mocao_de_congratulacao_no_36.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1122/mocao_de_congratulacao_no_36.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja enviada à Orquestra Regional de Viola Caipira, em reconhecimento pela belíssima apresentação realizada na sexta-feira, 08 de agosto, durante a Feira da Lua de Taguaí, em homenagem ao Dia dos Pais.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1123/mocao_de_congratulacao_no_37.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1123/mocao_de_congratulacao_no_37.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja enviada à Associação dos Amigos dos Deficientes de Taguaí - AADEFTA, em reconhecimento pela realização da 2ª Festa do Pastel, no dia 09 de agosto, em prol da entidade.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1124/mocao_de_congratulacao_no_38.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1124/mocao_de_congratulacao_no_38.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja enviada às servidoras da Farmácia Municipal, em justo reconhecimento pelo empenho, dedicação e excelência no atendimento prestado à comunidade, contribuindo de forma significativa para a promoção da saúde e o bem-estar da população.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1137/mocao_de_congratulacao_no_39.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1137/mocao_de_congratulacao_no_39.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja enviada ao Laboratório Santa Rita, parabenizando-o pela celebração de seus 20 anos de atividades, reconhecendo sua trajetória de empreendedorismo, investimento no município e contribuição significativa para a saúde e para a história de Taguaí.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1138/mocao_de_congratulacao_no_40.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1138/mocao_de_congratulacao_no_40.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja enviada ao Senhor Antônio Roque Citadini, em reconhecimento à sua trajetória exemplar e pela aposentadoria, após 37 anos de relevantes serviços prestados como Conselheiro do Tribunal de Contas do Estado de São Paulo (TCESP).</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1139/mocao_de_congratulacao_no_41.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1139/mocao_de_congratulacao_no_41.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja enviada à Equipe de Futsal Feminino Sub-14 da Escola Estadual João Gobbo Sobrinho, em reconhecimento pelo vice-campeonato conquistado no dia 20 de agosto de 2025, que as consagrou como a segunda melhor equipe do Estado.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1140/mocao_de_congratulacao_no_42.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1140/mocao_de_congratulacao_no_42.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja enviada à Secretaria Municipal da Educação, parabenizando as equipes das Escolas Pedro Soldera e Arlindo Bergamo, bem como as articuladoras Maira Virgínia Carniato de Oliveira e Bruna Fernanda Zanarde de Paula Romano, pela relevante contribuição aos expressivos resultados obtidos na alfabetização no município.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1141/mocao_de_congratulacao_no_43.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1141/mocao_de_congratulacao_no_43.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja enviada à Associação dos Amigos dos Deficientes de Taguaí - AADEFTA, em reconhecimento ao trabalho realizado em prol da garantia de direitos e da inclusão das pessoas com deficiência em nosso município.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1167/15_mocao_de_congratulacao_no_44.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1167/15_mocao_de_congratulacao_no_44.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja enviada à Escola Estadual João Gobbo Sobrinho, parabenizando pela realização da Décima Feira das Profissões, realizada na Quinta-feira, dia 11 de setembro de 2025.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1168/16_mocao_de_congratulacao_no_45.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1168/16_mocao_de_congratulacao_no_45.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja enviada à Dona Ana Pierami Severino, pelos 16 anos de atuação como empresária no município de Taguaí, no ramo de confecção, contribuindo com o desenvolvimento econômico local e a geração de empregos.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1182/mocao_de_congratulacao_no_46.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1182/mocao_de_congratulacao_no_46.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja enviada à Senhora Patrícia Corrêa Romano da Silva, parabenizando-a pela sua trajetória dedicada ao serviço público e pela decisão de iniciar uma nova etapa profissional como Fonoaudióloga.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1183/mocao_de_congratulacao_no_47.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1183/mocao_de_congratulacao_no_47.2025.pdf</t>
   </si>
   <si>
     <t>– Para que seja enviada à APAE (Associação de Pais e Amigos dos Excepcionais) de Taquarituba, em reconhecimento ao relevante serviço prestado e em agradecimento pelo atendimento dedicado às pessoas com deficiência do município de Taguaí.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1184/mocao_de_congratulacao_no_48.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1184/mocao_de_congratulacao_no_48.2025.pdf</t>
   </si>
   <si>
     <t>– Para que seja enviada ao Sindicato Rural e à Casa da Agricultura, parabenizando pela realização da 16ª edição do torneio leiteiro, realizado durante as festividades da Expo Taguaí 2025.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1193/mocao_de_congratulacao_no_49.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1193/mocao_de_congratulacao_no_49.2025.pdf</t>
   </si>
   <si>
     <t>Para que seja enviada à Companhia Paulista de Força e Luz (CPFL), em reconhecimento aos esforços empreendidos para o restabelecimento da energia elétrica no município de Taguaí, após o grave acidente ocorrido no dia 09 de outubro de 2025, estendendo o agradecimento a todos os colaboradores envolvidos, de forma especial à Engenheira Líder Elis Vargas e ao Engenheiro e Técnico Programador Luiz Augusto Motta.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>Borracha, Carlos Rodolfo, Regina Bérgamo</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1208/mocao_de_congratulacao_no_50.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1208/mocao_de_congratulacao_no_50.2025.pdf</t>
   </si>
   <si>
     <t>Para que, seja enviada à Padaria Nossa Senhora Aparecida, em reconhecimento aos 50 anos de funcionamento deste tradicional estabelecimento, que faz parte da história e da identidade do município de Taguaí.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1209/mocao_de_congratulacao_no_51.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1209/mocao_de_congratulacao_no_51.2025.pdf</t>
   </si>
   <si>
     <t>Para que, seja enviada ao Grupo de Voluntários, pela colaboração no trabalho de pintura dos túmulos do Cemitério Municipal de Taguaí, em preparação às celebrações do Dia de Finados.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1210/mocao_de_congratulacao_no_52.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1210/mocao_de_congratulacao_no_52.2025.pdf</t>
   </si>
   <si>
     <t>Para que, seja enviada aos Senhores Dionízio Benedito Romano e Cláudio Fernando Maximiano, pelo serviço exemplar prestado na conservação do Cemitério Municipal de Taguaí, que se destaca como um dos mais bem cuidados da região, graças à dedicação e zelo desses profissionais.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>Carlos Rodolfo, Regina Bérgamo, Tatu Bença</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1211/mocao_de_congratulacao_no_53.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1211/mocao_de_congratulacao_no_53.2025.pdf</t>
   </si>
   <si>
     <t>Para que, seja enviada à Academia de Capoeira Navio Negreiro, em reconhecimento pelo batizado e troca de cordão realizados no último sábado, dia 25 de outubro de 2025, evento que reafirma o compromisso do grupo em manter viva a tradição, a cultura e os valores da capoeira em nosso município.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1227/mocao_de_apoio_no_54.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1227/mocao_de_apoio_no_54.2025.pdf</t>
   </si>
   <si>
     <t>Para que, seja enviada à Federação Nacional das APAES, em defesa da educação especializada e manifestando-se contrária a qualquer iniciativa que comprometa a continuidade dessas instituições, em reconhecimento ao papel fundamental das APAES no atendimento às pessoas com deficiência.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1241/mocao_de_congratulacao_no_55.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1241/mocao_de_congratulacao_no_55.2025.pdf</t>
   </si>
   <si>
     <t>Para que, depois de aprovada, seja enviada ao Senhor Laércio Prado (Menudo), em reconhecimento à sua trajetória como peão de rodeio em montaria em touros, período em que representou com destaque o município de Taguaí em competições regionais e interestaduais.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>Éder Carlos Fogaça da Cruz</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1013/ldo_0001.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1013/ldo_0001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da lei orçamentário de 2026, e dá outras providências.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1016/11_projeto_de_lei_ordinaria_do_executivo_no_02.2025_0001.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1016/11_projeto_de_lei_ordinaria_do_executivo_no_02.2025_0001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de auxílio financeiro para a Entidade do Terceiro Setor, ainda neste exercício e dá outras providências.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1017/12_projeto_de_lei_ordinaria_do_executivo_no_03.2025_0001.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1017/12_projeto_de_lei_ordinaria_do_executivo_no_03.2025_0001.pdf</t>
   </si>
   <si>
     <t>Poder Executivo – Autoriza o Poder Executivo Municipal a abrir crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1040/plo_exec._no_04.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1040/plo_exec._no_04.2025.pdf</t>
   </si>
   <si>
     <t>Poder Executivo – Dispõe sobre denominação do Conjunto Habitacional Taguaí D, bem como suas respectivas áreas institucionais, áreas verdes, e por fim, das vias públicas que integram o Bairro e dá outras providências.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1043/plo_exec._no_05.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1043/plo_exec._no_05.2025.pdf</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1044/plo_exec._no_06.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1044/plo_exec._no_06.2025.pdf</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1151/ploe_no_07.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1151/ploe_no_07.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o período de 2026-2029, e dá outras providências.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1152/ploe_no_08.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1152/ploe_no_08.2025.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Taguaí para o exercício financeiro de 2026.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1153/ploe_no_09.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1153/ploe_no_09.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação do Plano Municipal de Educação, aprovado por meio da Lei Municipal nº 1069/2015, e dá providências correlatas.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1229/ploe_no_10.2025-2-5.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1229/ploe_no_10.2025-2-5.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial na importância de R$ 3.300.000,00 (três milhões e trezentos mil reais), destinados às despesas relativas à aquisição de imóvel destinado à Coordenadoria Municipal de Educação e dá outras providências.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1245/2_ploe_no_11.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1245/2_ploe_no_11.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para a aquisição onerosa do bem imóvel que específica pela Prefeitura Municipal de Taguaí, Estado de São Paulo, e dá outras providências.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1246/3_ploe_no_12.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1246/3_ploe_no_12.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do programa municipal “Recomeçar”, destinado ao atendimento coletivo de autores de violência doméstica e familiar contra a mulher, por meio de grupos reflexivos, com foco na conscientização, reeducação e prevenção da reincidência, no âmbito do Município de Taguaí, e dá outras providências.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/874/projeto_de_lei_complementar_do_executivo_no_01.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/874/projeto_de_lei_complementar_do_executivo_no_01.2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação Fiscal - REFIS - e dá outras providências</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/875/projeto_de_lei_complementar_do_executivo_no_02.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/875/projeto_de_lei_complementar_do_executivo_no_02.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de revisão geral e anual na remuneração dos servidores públicos municipais da Prefeitura Municipal de Taguaí, Estado de São Paulo, e dá outras providências</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/876/projeto_de_lei_complementar_do_executivo_no_03.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/876/projeto_de_lei_complementar_do_executivo_no_03.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de revisão no vale alimentação dos servidores públicos municipais da Prefeitura Municipal de Taguaí, Estado de São Paulo e dá outras providências</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/922/projeto_de_lei_complementar_do_executivo_no_04.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/922/projeto_de_lei_complementar_do_executivo_no_04.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação dos cargos que especifica junto ao quadro de servidores públicos municipais do Poder Executivo do município de Taguaí, Estado de São Paulo e dá outras providências.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/983/projeto_de_lei_complementar_do_executivo_no_05.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/983/projeto_de_lei_complementar_do_executivo_no_05.2025.pdf</t>
   </si>
   <si>
     <t>Poder Executivo – Dispõe sobre a criação dos cargos comissionados, funções gratificadas e alteração de referência remuneratória do cargo que especifica no quadro de servidores públicos da Prefeitura Municipal de Taguaí, Estado de São Paulo e dá outras providências.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1099/plce_no_06.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1099/plce_no_06.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos de provimento efetivo no quadro do Magistério Público municipal da Prefeitura Municipal de Taguaí, Estado de São Paulo e dá outras providências.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1100/projeto_de_lei_complementar_do_executivo_no_07.2025_0001.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1100/projeto_de_lei_complementar_do_executivo_no_07.2025_0001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ampliação de vagas do cargo de provimento efetivo especificado e já existentes no quadro geral de servidores do Poder Executivo de Taguaí dá outras providências.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1101/projeto_de_lei_complementar_do_executivo_no_08.2025_0001_0001.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1101/projeto_de_lei_complementar_do_executivo_no_08.2025_0001_0001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação no quadro de servidores públicos da Prefeitura Municipal de Taguaí, estado de São Paulo dos cargos de provimento comissionado e das funções gratificadas que especificam e dá outras providências.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1200/plce_no_09.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1200/plce_no_09.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do cargo de provimento comissionado que especifica no quadro de servidores públicos da Prefeitura Municipal de Taguaí, Estado de São Paulo e dá outras providências.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1243/4_plce_no_10.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1243/4_plce_no_10.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder Cesta Natalina aos servidores públicos municipais ativos no Poder Executivo, e dá outras providências.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1244/5_plce_no_11.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1244/5_plce_no_11.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da jornada de trabalho dos Docentes da Rede Municipal de Ensino da Prefeitura Municipal de Taguaí, Estado de São Paulo, e dá outras providências.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1247/6_plce_no_12.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1247/6_plce_no_12.2025.pdf</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/924/projeto_de_resolucao_no_01.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/924/projeto_de_resolucao_no_01.2025.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito da Câmara municipal de Taguaí o projeto “Cidadão(ã) Centenário(a)”.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/925/projeto_de_resolucao_no_02.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/925/projeto_de_resolucao_no_02.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos novos, revisão de atribuições de cargos existentes, estrutura e organização dos serviços internos da Câmara Municipal de Vereadores de Taguaí.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1030/22_projeto_de_resolucao_no_03.2025_0001.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1030/22_projeto_de_resolucao_no_03.2025_0001.pdf</t>
   </si>
   <si>
     <t>Altera o art. 140 do regimento interno da Câmara Municipal de Taguaí.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara Municipal de Taguaí - Biênio 2025/2026</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1105/projeto_de_resolucao_no_04.2025_0001.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1105/projeto_de_resolucao_no_04.2025_0001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Contratação Direta para o Poder Legislativo de Taguaí, nos termos dos artigos 72 a 75 da Lei Federal nº 14.133 de 1º de abril de 2021 e dá outras providências</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1106/projeto_de_resolucao_no_05.2025_0001_0001.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1106/projeto_de_resolucao_no_05.2025_0001_0001.pdf</t>
   </si>
   <si>
     <t>Institui o Código de ética e Decoro Parlamentar da Câmara Municipal de Taguaí e dá outras providências.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>Carlos Rodolfo, Fausto Dalcin, Mesa Diretora da Câmara de Taguaí, Pastora Katiane, Regina Bérgamo, Tatu Bença</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1128/prl_no_06.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1128/prl_no_06.2025.pdf</t>
   </si>
   <si>
     <t>Altera o art. 75, §2º e Art. 76, inciso IV e inciso VI, do Regimento Interno e dá outras providências.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara de Taguaí</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1142/prl_no_07.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1142/prl_no_07.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a elaboração do quadro oficial das Legislaturas na Câmara Municipal de Taguaí e dá outras providências.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1143/prl_no_08.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1143/prl_no_08.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a entrega de título de cidadão no âmbito da Câmara Municipal de Taguaí e dá outras providências.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1242/prl_no_09.2025_0001.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1242/prl_no_09.2025_0001.pdf</t>
   </si>
   <si>
     <t>Altera o art. 140 do Regimento Interno da Câmara Municipal de Taguaí e dá outras providências</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/981/projeto_de_decreto_legislativo_no_01.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/981/projeto_de_decreto_legislativo_no_01.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de medalha “Cidadão(ã) Centenário(a)”.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/982/projeto_de_decreto_legislativo_no_02.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/982/projeto_de_decreto_legislativo_no_02.2025.pdf</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1015/projeto_de_decreto_legislativo_no_03.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1015/projeto_de_decreto_legislativo_no_03.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de cidadão Taguaiense à Senhora Rejane Eleutério Barroso.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1029/21_projeto_de_decreto_no_04..2025_0001.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1029/21_projeto_de_decreto_no_04..2025_0001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Título de Cidadão Taguaiense à Antonio Neres de Meira.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1047/projeto_de_decreto_legislativo_nr._05-2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1047/projeto_de_decreto_legislativo_nr._05-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de medalha “Cidadã Centenária à Sra. Attilia Boranga Lança”.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1144/pdl_no_06.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1144/pdl_no_06.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de cidadão taguaiense ao Senhor Luís Fernando dos Santos.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1197/pdl_no_07.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1197/pdl_no_07.2025.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas do Poder Executivo do Município de Taguaí, Estado de São Paulo, referente ao exercício de 2023.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>EPL</t>
   </si>
   <si>
     <t>Emenda a Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1154/22_emenda_supressiva_e_aditiva_no_01.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1154/22_emenda_supressiva_e_aditiva_no_01.pdf</t>
   </si>
   <si>
     <t>Suprime integralmente o inciso III, do art. 1º e acrescenta texto ao inciso II e parágrafo único ao art. 1º, do Projeto de Lei n.º 26, de 25 de agosto de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara de Taguaí, Carlos Rodolfo, Fausto Dalcin, Pastora Katiane, Regina Bérgamo, Tatu Bença</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1185/emenda_aditiva_no_02.2025_0001.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1185/emenda_aditiva_no_02.2025_0001.pdf</t>
   </si>
   <si>
     <t>Acrescenta o art. 4º ao Projeto de Lei n.º 29, de 09 de setembro de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/923/projeto_de_lei_ordinaria_do_legislativo_no_01.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/923/projeto_de_lei_ordinaria_do_legislativo_no_01.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Sala de Reuniões do novo prédio do Legislativo do Município de Taguaí e dá outras providências. - Aldina Bergamo</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>Juliano Codognotto, Luiz Henriko</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1014/projeto_de_lei_ordinaria_do_legislativo_no_02.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1014/projeto_de_lei_ordinaria_do_legislativo_no_02.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre proibição do acorrentamento de animais domésticos no âmbito do Município de Taguaí e dá outras providências.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1022/14_projeto_de_lei_ordinaria_do_legislativo_no_03.2025_0001.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1022/14_projeto_de_lei_ordinaria_do_legislativo_no_03.2025_0001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de prédio público da Praça Esportiva Didico Amaral e dá outras providências.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1023/15_projeto_de_lei_ordinaria_do_legislativo_no_04.2025_0001.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1023/15_projeto_de_lei_ordinaria_do_legislativo_no_04.2025_0001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de prédio público da Coordenadoria da Assistência Social como Nilo Gobbo e dá outras providências.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1024/16_projeto_de_lei_ordinaria_do_legislativo_no_05.2025_0001.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1024/16_projeto_de_lei_ordinaria_do_legislativo_no_05.2025_0001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de prédio público que abriga a Equipe de Saúde e Família (ESF) Jardim Dos Ypês como Prédio Nelson Barbosa dos Santos e dá outras providências.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1025/17_projeto_de_lei_ordinaria_do_legislativo_no_06.2025_0001.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1025/17_projeto_de_lei_ordinaria_do_legislativo_no_06.2025_0001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de prédio público que abriga a Equipe de Saúde e Família (ESF) Centro como Prédio Maria Zoraide Gobbo Régis e dá outras providências.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1026/18_projeto_de_lei_ordinaria_do_legislativo_no_07.2025_0001.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1026/18_projeto_de_lei_ordinaria_do_legislativo_no_07.2025_0001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de praça pública como Praça Pública Lurdes Codognoto e dá outras providências.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1027/19_projeto_de_lei_ordinaria_do_legislativo_no_08.2025_0001.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1027/19_projeto_de_lei_ordinaria_do_legislativo_no_08.2025_0001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de praça pública como Praça Pública Jane Lança e dá outras providências.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1061/plo_legislativo_no_09.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1061/plo_legislativo_no_09.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de bem público como Praça Poliesportiva José Carlos Garcia Pereira - Gasosa e dá outras providências.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1028/20_projeto_de_lei_ordinaria_do_legislativo_no_10.2025_0001.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1028/20_projeto_de_lei_ordinaria_do_legislativo_no_10.2025_0001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de prédio público que abriga a Escola Municipal Nova Jardim dos Ipês II como Escola Vanda Helena Bérgamo e dá outras providências.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1045/plol_11-2025_-_lei_ordinaria__-_nomeia_predio_esf_tico_cerri.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1045/plol_11-2025_-_lei_ordinaria__-_nomeia_predio_esf_tico_cerri.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de prédio público que abriga a Equipe de Saúde da Família (ESF) situada na Rua José Gobbo, 1279, como “ESF Tico Cerri” e dá outras providências.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1046/plol_12-2025_-_lei_ordinaria__-_nomeia_predio_esf_terezinha_leme.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1046/plol_12-2025_-_lei_ordinaria__-_nomeia_predio_esf_terezinha_leme.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de prédio público que abriga a Equipe de Saúde da Família (ESF) situada na Rua das Acácias, 68, como “ESF Terezinha Leme” e dá outras providências.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1060/plo_legislativo_no_13.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1060/plo_legislativo_no_13.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção do pagamento de taxa de inscrição em concursos públicos e processos seletivos no âmbito do município de Taguaí e dá outras providências.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1082/16_plol_no_14.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1082/16_plol_no_14.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de prédio público que abriga o CRAS, localizado na Rua Sete de Setembro, nº 361, como ‘Edifício Marta Maria Mazetto’ e dá outras providências.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1083/17_plol_no_15.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1083/17_plol_no_15.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de salas públicas na nova sede do Poder Legislativo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1084/18_plol_no_16.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1084/18_plol_no_16.2025.pdf</t>
   </si>
   <si>
     <t>Proíbe a inscrição e a contratação em concurso público e a nomeação em cargo público de condenados por pedofilia e abuso sexual infantil no âmbito do Município de Taguaí e dá outras providências</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1085/19_plol_no_17.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1085/19_plol_no_17.2025.pdf</t>
   </si>
   <si>
     <t>Altera o art. 4º e art. 17, da Lei Ordinária n.º 1.033/2013 e dá outras providências</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1102/plol_no_18..2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1102/plol_no_18..2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de praça pública localizada na Avenida das Palmeiras, nº 470, no Jardim dos Ipês e dá outras providências. - Praça Recreativa Alícia Eduarda Romano de Paiva</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1103/plol_no_19.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1103/plol_no_19.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação da Casa da Agricultura, localizada na Rua Arcanjo Gabriel, nº 100, neste município e dá outras providências. - Naírio Romano</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1104/plol_no_20.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1104/plol_no_20.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação da Rua Projetada ‘C’ e Rua Projetada ‘D’, perpendiculares à Rua Oribia Romano Benatto e Rua Eduardo Romano Sudário Netto. - Rua Luiz Fernando da Silva e Rua Dionísio Benato</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1125/plol_no_21.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1125/plol_no_21.2025.pdf</t>
   </si>
   <si>
     <t>Institui o Título de Mérito Educacional no Município de Taguaí e dá outras providências.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1126/plol_no_22.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1126/plol_no_22.2025.pdf</t>
   </si>
   <si>
     <t>Institui o projeto de ação cultural denominado ‘Cápsula do Tempo’ da Câmara Municipal de Taguaí e dá outras providências.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1127/plol_no_23.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1127/plol_no_23.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da denominação da Avenida das Palmeiras para Avenida Paulo Roberto de Moura Leite, neste município e dá outras providências.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1148/plol_no_24.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1148/plol_no_24.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação das despesas da Prefeitura de Taguaí com realização e/ou custeio de eventos artísticos e culturais e dá outras providências.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>Dudu da Ambulância, Fausto Dalcin</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1149/plol_no_25.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1149/plol_no_25.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as normas para instalação e o uso de extensão de passeio público denominada parklet no Município de Taguaí, e dá outras providências.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1150/plol_no_26.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1150/plol_no_26.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de exposição em vitrines e locais visíveis ao público de produtos que remetam a violência, conteúdo sexual ou outros temas impróprios para menores, no âmbito do Município de Taguaí e dá outras providências.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1155/18_plol_no_27.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1155/18_plol_no_27.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação da Estrada Municipal TGI- 060, como 'Estrada Municipal Athaide Rosolen’ neste Município e dá outras providências.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1156/19_plol_no_28.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1156/19_plol_no_28.2025.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Taguaí/SP, a Premiação de Incentivo Educacional, destinada a reconhecer alunos, turmas, escolas, gestores e professores que se destacarem nos resultados das avaliações externas do SARESP e do SAEB, e dá outras providências.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1157/20_plol_no_29.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1157/20_plol_no_29.2025.pdf</t>
   </si>
   <si>
     <t>Institui o Hino Oficial do Município de Taguaí, Estado de São Paulo, e dá outras providências.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1158/21_plol_no_30.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1158/21_plol_no_30.2025.pdf</t>
   </si>
   <si>
     <t>Institui a Faixa de Honra Municipal do Município de Taguaí/SP e dispõe sobre seu uso e transmissão, e dá outras providências.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1198/plol_no_31.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1198/plol_no_31.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a execução do Hino Nacional Brasileiro e do Hino do Município de Taguaí nas instituições de ensino situadas no Município de Taguaí/SP, e dá outras providências.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1195/plol_no_32.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1195/plol_no_32.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de alinhamento e retirada de fios, cabos e equipamentos excedentes ou em desuso instalados em postes, no âmbito do Município de Taguaí, e dá outras providências.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1199/plol_no_33.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1199/plol_no_33.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição do tráfego de veículos com peso superior a 30 (trinta) toneladas na Estrada Vicinal Clóvis Rodrigues da Fonseca, e dá outras providências.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1228/plol_no_34.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1228/plol_no_34.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para concessão de cesta natalina anualmente em dezembro de cada ano aos servidores da Câmara Municipal de Taguaí e dá outras providências.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/877/projeto_de_lei_complementar_do_legislativo_no_01.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/877/projeto_de_lei_complementar_do_legislativo_no_01.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral na tabela de referências salariais do quadro de pessoal da Câmara Municipal de Taguaí</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>SUBE</t>
   </si>
   <si>
     <t>Projeto Substitutivo Executivo</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1019/13_projeto_de_lei_complementar_substitutivo_do_executivo_no_01.2025_0001.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1019/13_projeto_de_lei_complementar_substitutivo_do_executivo_no_01.2025_0001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação dos cargos comissionados e funções gratificadas no quadro de servidores públicos da Prefeitura Municipal de Taguaí, Estado de São Paulo e dá outras providências.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1067/projeto_substitutivo_no_001.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1067/projeto_substitutivo_no_001.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da lei orçamentária de 2026, e dá outras providências.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>SUBL</t>
   </si>
   <si>
     <t>Projeto Substitutivo Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1081/15_psol_no_01.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1081/15_psol_no_01.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de bem público como Praça Poliesportiva João Carlos Garcia Pereira - Gasosa e dá outras providências.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1194/oficio_plol_no24.2025.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1194/oficio_plol_no24.2025.pdf</t>
   </si>
   <si>
     <t>Veto do Autografo nº 39, referente ao Projeto de Lei Ordinária do Legislativo nº 24/2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4417,67 +4417,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/878/indicacao_no_01.2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/879/indicacao_no_02.2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/880/indicacao_no_03.2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/881/indicacao_no_04.2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/882/indicacao_no_05.2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/883/indicacao_no_06.2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/884/indicacao_no_07.2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/885/indicacao_no_08.2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/886/indicacao_no_09.2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/887/indicacao_no_10.2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/888/indicacao_no_11.2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/889/indicacao_no_12.2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/890/indicacao_no_13.2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/891/indicacao_no_14.2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/892/indicacao_no_15.2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/893/indicacao_no_16.2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/894/indicacao_no_17.2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/895/indicacao_no_18.2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/896/indicacao_no_19.2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/897/indicacao_no_20.2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/898/indicacao_no_21.2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/899/indicacao_no_22.2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/900/indicacao_no_23.2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/901/indicacao_no_24.2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/902/indicacao_no_25.2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/903/indicacao_no_26.2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/904/indicacao_no_27.2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/905/indicacao_no_28.2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/906/indicacao_no_29.2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/907/indicacao_no_30.2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/908/indicacao_no_31.2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/909/indicacao_no_32.2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/910/indicacao_no_33.2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/926/indicacao_no_34.2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/927/indicacao_no_35.2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/928/indicacao_no_36.2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/929/indicacao_no_37.2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/930/indicacao_no_38.2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/931/indicacao_no_39.2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/932/indicacao_no_40.2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/933/indicacao_no_41.2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/934/indicacao_no_42.2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/935/indicacao_no_43.2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/936/indicacao_no_44.2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/937/indicacao_no_45.2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/938/indicacao_no_46.2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/939/indicacao_no_47.2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/940/indicacao_no_48.2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/941/indicacao_no_49.2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/942/indicacao_no_50.2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/943/indicacao_no_51.2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/948/indicacao_no_52.2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/949/indicacao_no_53.2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/950/indicacao_no_54.2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/951/indicacao_no_55.2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/952/indicacao_no_56.2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/953/indicacao_no_57.2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/954/indicacao_no_58.2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/955/indicacao_no_59.2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/956/indicacao_no_60.2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/967/indicacao_no_61.2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/968/indicacao_no_62.2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/969/indicacao_no_63.2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/970/indicacao_no_64.2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/971/indicacao_no_65.2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/972/indicacao_no_66.2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/973/indicacao_no_67.2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/974/indicacao_no_68.2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/984/indicacao_no_69.2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/985/indicacao_no_70.2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/986/indicacao_no_71.2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/987/indicacao_no_72.2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/988/indicacao_no_73.2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/989/indicacao_no_74.2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/990/indicacao_no_75.2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/991/indicacao_no_76.2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/992/indicacao_no_77.2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/993/indicacao_no_78.2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/994/indicacao_no_79.2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/995/indicacao_no_80.2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/996/indicacao_no_81.2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/999/indicacao_no_82.2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1000/indicacao_no_83.2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1001/indicacao_no_84.2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1002/indicacao_no_85.2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1003/indicacao_no_86.2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1004/indicacao_no_87.2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1005/indicacao_no_88.2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1006/indicacao_no_89.2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1007/indicacao_no_90.2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1018/indicacao_no_91.2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1031/indicacao_no_92.2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1032/indicacao_no_93.2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1033/indicacao_no_94.2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1034/indicacao_no_95.2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1035/indicacao_no_96.2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1048/indicacao_no_97.2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1049/indicacao_no_98.2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1050/indicacao_no_99.2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1051/indicacao_no_100.2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1052/indicacao_no_101.2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1053/indicacao_no_102.2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1054/indicacao_no_103_2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1055/indicacao_no_104.2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1056/indicacao_no_105.2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1062/indicacao_no_106.2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1063/indicacao_no_107.2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1068/3_indicacao_no_108.2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1069/4_indicacao_no_109.2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1070/5_indicacao_no_110.2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1071/6_indicacao_no_111.2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1072/7_indicacao_no_112.2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1086/indicacao_no_113.2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1087/indicacao_no_114.2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1088/indicacao_no_115.2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1089/indicacao_no_116.2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1090/indicacao_no_117.2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1091/indicacao_no_118.2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1107/indicacao_no_119.2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1108/indicacao_no_120.2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1109/indicacao_no_121.2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1110/indicacao_no_122.2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1111/indicacao_no_123.2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1112/indicacao_no_124.2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1113/indicacao_no_125.2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1114/indicacao_no_126.2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1129/indicacao_no_127.2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1130/indicacao_no_128.2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1131/indicacao_no_129.2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1132/indicacao_no_130.2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1133/indicacao_no_131.2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1134/indicacao_no_132.2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1159/7_indicacao_no_133.2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1160/8_indicacao_no_134.2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1161/9_indicacao_no_135.2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1162/10_indicacao_no_136.2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1163/11_indicacao_no_137.2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1169/indicacao_no_138.2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1170/indicacao_no_139.2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1171/indicacao_no_140.2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1172/indicacao_no_141.2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1173/indicacao_no_142.2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1174/indicacao_no_143.2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1175/indicacao_no_144.2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1176/indicacao_no_145.2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1177/indicacao_no_146.2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1186/indicacao_no_147.2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1187/indicacao_no_148.2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1188/indicacao_no_149.2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1189/indicacao_no_150.2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1190/indicacao_no_151.2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1191/indicacao_no_152.2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1201/indicacao_no_153.2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1202/indicacao_no_154.2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1203/indicacao_no_155.2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1204/indicacao_no_156.2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1205/indicacao_no_157.2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1206/indicacao_no_158.2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1212/indicacao_no_159.2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1213/indicacao_no_160.2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1214/indicacao_no_161.2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1215/indicacao_no_162.2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1216/indicacao_no_163.2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1217/indicacao_no_164.2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1218/indicacao_no_165.2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1219/indicacao_no_166.2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1220/indicacao_no_167.2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1221/indicacao_no_168.2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1230/indicacao_no_169.2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1231/indicacao_no_170.2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1232/indicacao_no_171.2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1233/indicacao_no_172.2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1234/indicacao_no_173.2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1235/indicacao_no_174.2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1236/indicacao_no_175.2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1237/indicacao_no_176.2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1238/indicacao_no_177.2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/911/requerimento_no_01.2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/912/requerimento_no_02.2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/913/requerimento_no_03.2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/914/requerimento_no_04.2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/915/requerimento_no_05.2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/916/requerimento_no_06.2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/917/requerimento_no_07.2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/944/requerimento_no_08.2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/957/requiremento_no_09.2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/958/requiremento_no_10.2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/959/requiremento_no_11.2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/960/requiremento_no_12.2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/961/requiremento_no_13.2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/975/requiremento_no_14.2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/976/requiremento_no_15.2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/977/requiremento_no_16.2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/978/requiremento_no_17.2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/997/1_requiremento_no_18.2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1008/requiremento_no_19.2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1009/requiremento_no_20.2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1010/requiremento_no_21.2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1020/requiremento_no_22.2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1036/jrequiremento_no_23.2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1037/jrequiremento_no_24.2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1038/jrequiremento_no_25.2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1039/jrequiremento_no_26.2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1057/requerimento_no_27_2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1058/requerimento_no_28_2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1064/l_requiremento_no_29.2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1073/8_requiremento_no_30.2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1074/9_requiremento_no_31.2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1092/requiremento_no_32.2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1093/requiremento_no_33.2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1094/requiremento_no_34.2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1115/requiremento_no_35.2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1116/requiremento_no_36.2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1117/requiremento_no_37.2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1118/requiremento_no_38.2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1135/requiremento_no_39.2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1136/requiremento_no_40.2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1164/12_requiremento_no_41.2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1165/13_requiremento_no_42.2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1166/14_requiremento_no_43.2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1178/requiremento_no_44.2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1179/requiremento_no_45.2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1180/requiremento_no_46.2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1181/requiremento_no_47.2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1192/requiremento_no_48.2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1207/requiremento_no_49.2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1222/requiremento_no_50.2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1223/requiremento_no_51.2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1224/requiremento_no_52.2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1225/requiremento_no_53.2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1226/requiremento_no_54.2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1239/requiremento_no_55.2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1240/requiremento_no_56.2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/919/mocao_de_congratulacao_no_01.2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/920/mocao_de_congratulacao_no_02.2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/921/mocao_de_congratulacao_no_03.2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/918/mocao_de_congratulacao_no_04.2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/945/mocao_de_congratulacao_no_05.2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/946/mocao_de_congratulacao_no_06.2025_01.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/947/mocao_de_repudio_no_07.2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/962/1_mocao_de_congratulacao_no_08.2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/963/2_mocao_de_congratulacao_no_09.2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/964/3_mocao_de_congratulacao_no_10.2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/965/4_mocao_de_protesto_no_11.2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/966/5_mocao_de_apoio_no_12.2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/979/mocao_de_congratulacao_no_13.2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/980/mocao_de_congratulacao_no_14.2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/998/2_mocao_de_congratulacao_no_15.2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1011/mocao_de_congratulacao_no_16.2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1012/mocao_de_congratulacao_no_17.2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1021/mocao_de_congratulacao_no_18.2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1041/mocao_de_congratulacao_no_19.2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1042/mocao_de_congratulacao_no_20.2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1059/mocao_de_congratulacao_no_21.2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1065/mocao_de_congratulacao_no_22.2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1066/mocao_de_congratulacao_no_23.2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1077/10_mocao_de_congratulacao_no_24.2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1076/11_mocao_de_congratulacao_no_25.2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1078/12_mocao_de_congratulacao_no_26.2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1079/13_mocao_de_congratulacao_no_27.2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1080/14_mocao_de_congratulacao_no_28.2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1095/mocao_de_congratulacao_no_29.2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1096/mocao_de_congratulacao_no_30.2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1097/mocao_de_congratulacao_no_31.2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1098/mocao_de_congratulacao_no_32.2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1119/mocao_de_congratulacao_no_33.2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1120/mocao_de_congratulacao_no_34.2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1121/mocao_de_congratulacao_no_35.2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1122/mocao_de_congratulacao_no_36.2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1123/mocao_de_congratulacao_no_37.2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1124/mocao_de_congratulacao_no_38.2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1137/mocao_de_congratulacao_no_39.2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1138/mocao_de_congratulacao_no_40.2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1139/mocao_de_congratulacao_no_41.2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1140/mocao_de_congratulacao_no_42.2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1141/mocao_de_congratulacao_no_43.2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1167/15_mocao_de_congratulacao_no_44.2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1168/16_mocao_de_congratulacao_no_45.2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1182/mocao_de_congratulacao_no_46.2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1183/mocao_de_congratulacao_no_47.2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1184/mocao_de_congratulacao_no_48.2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1193/mocao_de_congratulacao_no_49.2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1208/mocao_de_congratulacao_no_50.2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1209/mocao_de_congratulacao_no_51.2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1210/mocao_de_congratulacao_no_52.2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1211/mocao_de_congratulacao_no_53.2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1227/mocao_de_apoio_no_54.2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1241/mocao_de_congratulacao_no_55.2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1013/ldo_0001.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1016/11_projeto_de_lei_ordinaria_do_executivo_no_02.2025_0001.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1017/12_projeto_de_lei_ordinaria_do_executivo_no_03.2025_0001.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1040/plo_exec._no_04.2025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1043/plo_exec._no_05.2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1044/plo_exec._no_06.2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1151/ploe_no_07.2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1152/ploe_no_08.2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1153/ploe_no_09.2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1229/ploe_no_10.2025-2-5.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1245/2_ploe_no_11.2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1246/3_ploe_no_12.2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/874/projeto_de_lei_complementar_do_executivo_no_01.2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/875/projeto_de_lei_complementar_do_executivo_no_02.2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/876/projeto_de_lei_complementar_do_executivo_no_03.2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/922/projeto_de_lei_complementar_do_executivo_no_04.2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/983/projeto_de_lei_complementar_do_executivo_no_05.2025.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1099/plce_no_06.2025.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1100/projeto_de_lei_complementar_do_executivo_no_07.2025_0001.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1101/projeto_de_lei_complementar_do_executivo_no_08.2025_0001_0001.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1200/plce_no_09.2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1243/4_plce_no_10.2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1244/5_plce_no_11.2025.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1247/6_plce_no_12.2025.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/924/projeto_de_resolucao_no_01.2025.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/925/projeto_de_resolucao_no_02.2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1030/22_projeto_de_resolucao_no_03.2025_0001.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1105/projeto_de_resolucao_no_04.2025_0001.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1106/projeto_de_resolucao_no_05.2025_0001_0001.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1128/prl_no_06.2025.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1142/prl_no_07.2025.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1143/prl_no_08.2025.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1242/prl_no_09.2025_0001.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/981/projeto_de_decreto_legislativo_no_01.2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/982/projeto_de_decreto_legislativo_no_02.2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1015/projeto_de_decreto_legislativo_no_03.2025.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1029/21_projeto_de_decreto_no_04..2025_0001.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1047/projeto_de_decreto_legislativo_nr._05-2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1144/pdl_no_06.2025.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1197/pdl_no_07.2025.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1154/22_emenda_supressiva_e_aditiva_no_01.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1185/emenda_aditiva_no_02.2025_0001.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/923/projeto_de_lei_ordinaria_do_legislativo_no_01.2025.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1014/projeto_de_lei_ordinaria_do_legislativo_no_02.2025.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1022/14_projeto_de_lei_ordinaria_do_legislativo_no_03.2025_0001.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1023/15_projeto_de_lei_ordinaria_do_legislativo_no_04.2025_0001.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1024/16_projeto_de_lei_ordinaria_do_legislativo_no_05.2025_0001.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1025/17_projeto_de_lei_ordinaria_do_legislativo_no_06.2025_0001.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1026/18_projeto_de_lei_ordinaria_do_legislativo_no_07.2025_0001.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1027/19_projeto_de_lei_ordinaria_do_legislativo_no_08.2025_0001.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1061/plo_legislativo_no_09.2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1028/20_projeto_de_lei_ordinaria_do_legislativo_no_10.2025_0001.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1045/plol_11-2025_-_lei_ordinaria__-_nomeia_predio_esf_tico_cerri.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1046/plol_12-2025_-_lei_ordinaria__-_nomeia_predio_esf_terezinha_leme.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1060/plo_legislativo_no_13.2025.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1082/16_plol_no_14.2025.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1083/17_plol_no_15.2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1084/18_plol_no_16.2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1085/19_plol_no_17.2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1102/plol_no_18..2025.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1103/plol_no_19.2025.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1104/plol_no_20.2025.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1125/plol_no_21.2025.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1126/plol_no_22.2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1127/plol_no_23.2025.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1148/plol_no_24.2025.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1149/plol_no_25.2025.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1150/plol_no_26.2025.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1155/18_plol_no_27.2025.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1156/19_plol_no_28.2025.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1157/20_plol_no_29.2025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1158/21_plol_no_30.2025.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1198/plol_no_31.2025.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1195/plol_no_32.2025.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1199/plol_no_33.2025.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1228/plol_no_34.2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/877/projeto_de_lei_complementar_do_legislativo_no_01.2025.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1019/13_projeto_de_lei_complementar_substitutivo_do_executivo_no_01.2025_0001.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1067/projeto_substitutivo_no_001.2025.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1081/15_psol_no_01.2025.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1194/oficio_plol_no24.2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/878/indicacao_no_01.2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/879/indicacao_no_02.2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/880/indicacao_no_03.2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/881/indicacao_no_04.2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/882/indicacao_no_05.2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/883/indicacao_no_06.2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/884/indicacao_no_07.2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/885/indicacao_no_08.2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/886/indicacao_no_09.2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/887/indicacao_no_10.2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/888/indicacao_no_11.2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/889/indicacao_no_12.2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/890/indicacao_no_13.2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/891/indicacao_no_14.2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/892/indicacao_no_15.2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/893/indicacao_no_16.2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/894/indicacao_no_17.2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/895/indicacao_no_18.2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/896/indicacao_no_19.2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/897/indicacao_no_20.2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/898/indicacao_no_21.2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/899/indicacao_no_22.2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/900/indicacao_no_23.2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/901/indicacao_no_24.2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/902/indicacao_no_25.2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/903/indicacao_no_26.2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/904/indicacao_no_27.2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/905/indicacao_no_28.2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/906/indicacao_no_29.2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/907/indicacao_no_30.2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/908/indicacao_no_31.2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/909/indicacao_no_32.2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/910/indicacao_no_33.2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/926/indicacao_no_34.2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/927/indicacao_no_35.2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/928/indicacao_no_36.2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/929/indicacao_no_37.2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/930/indicacao_no_38.2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/931/indicacao_no_39.2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/932/indicacao_no_40.2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/933/indicacao_no_41.2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/934/indicacao_no_42.2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/935/indicacao_no_43.2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/936/indicacao_no_44.2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/937/indicacao_no_45.2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/938/indicacao_no_46.2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/939/indicacao_no_47.2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/940/indicacao_no_48.2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/941/indicacao_no_49.2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/942/indicacao_no_50.2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/943/indicacao_no_51.2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/948/indicacao_no_52.2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/949/indicacao_no_53.2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/950/indicacao_no_54.2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/951/indicacao_no_55.2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/952/indicacao_no_56.2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/953/indicacao_no_57.2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/954/indicacao_no_58.2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/955/indicacao_no_59.2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/956/indicacao_no_60.2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/967/indicacao_no_61.2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/968/indicacao_no_62.2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/969/indicacao_no_63.2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/970/indicacao_no_64.2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/971/indicacao_no_65.2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/972/indicacao_no_66.2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/973/indicacao_no_67.2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/974/indicacao_no_68.2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/984/indicacao_no_69.2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/985/indicacao_no_70.2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/986/indicacao_no_71.2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/987/indicacao_no_72.2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/988/indicacao_no_73.2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/989/indicacao_no_74.2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/990/indicacao_no_75.2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/991/indicacao_no_76.2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/992/indicacao_no_77.2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/993/indicacao_no_78.2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/994/indicacao_no_79.2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/995/indicacao_no_80.2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/996/indicacao_no_81.2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/999/indicacao_no_82.2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1000/indicacao_no_83.2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1001/indicacao_no_84.2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1002/indicacao_no_85.2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1003/indicacao_no_86.2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1004/indicacao_no_87.2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1005/indicacao_no_88.2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1006/indicacao_no_89.2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1007/indicacao_no_90.2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1018/indicacao_no_91.2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1031/indicacao_no_92.2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1032/indicacao_no_93.2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1033/indicacao_no_94.2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1034/indicacao_no_95.2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1035/indicacao_no_96.2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1048/indicacao_no_97.2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1049/indicacao_no_98.2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1050/indicacao_no_99.2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1051/indicacao_no_100.2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1052/indicacao_no_101.2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1053/indicacao_no_102.2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1054/indicacao_no_103_2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1055/indicacao_no_104.2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1056/indicacao_no_105.2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1062/indicacao_no_106.2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1063/indicacao_no_107.2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1068/3_indicacao_no_108.2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1069/4_indicacao_no_109.2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1070/5_indicacao_no_110.2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1071/6_indicacao_no_111.2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1072/7_indicacao_no_112.2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1086/indicacao_no_113.2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1087/indicacao_no_114.2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1088/indicacao_no_115.2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1089/indicacao_no_116.2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1090/indicacao_no_117.2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1091/indicacao_no_118.2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1107/indicacao_no_119.2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1108/indicacao_no_120.2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1109/indicacao_no_121.2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1110/indicacao_no_122.2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1111/indicacao_no_123.2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1112/indicacao_no_124.2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1113/indicacao_no_125.2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1114/indicacao_no_126.2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1129/indicacao_no_127.2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1130/indicacao_no_128.2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1131/indicacao_no_129.2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1132/indicacao_no_130.2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1133/indicacao_no_131.2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1134/indicacao_no_132.2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1159/7_indicacao_no_133.2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1160/8_indicacao_no_134.2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1161/9_indicacao_no_135.2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1162/10_indicacao_no_136.2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1163/11_indicacao_no_137.2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1169/indicacao_no_138.2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1170/indicacao_no_139.2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1171/indicacao_no_140.2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1172/indicacao_no_141.2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1173/indicacao_no_142.2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1174/indicacao_no_143.2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1175/indicacao_no_144.2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1176/indicacao_no_145.2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1177/indicacao_no_146.2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1186/indicacao_no_147.2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1187/indicacao_no_148.2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1188/indicacao_no_149.2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1189/indicacao_no_150.2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1190/indicacao_no_151.2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1191/indicacao_no_152.2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1201/indicacao_no_153.2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1202/indicacao_no_154.2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1203/indicacao_no_155.2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1204/indicacao_no_156.2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1205/indicacao_no_157.2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1206/indicacao_no_158.2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1212/indicacao_no_159.2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1213/indicacao_no_160.2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1214/indicacao_no_161.2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1215/indicacao_no_162.2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1216/indicacao_no_163.2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1217/indicacao_no_164.2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1218/indicacao_no_165.2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1219/indicacao_no_166.2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1220/indicacao_no_167.2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1221/indicacao_no_168.2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1230/indicacao_no_169.2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1231/indicacao_no_170.2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1232/indicacao_no_171.2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1233/indicacao_no_172.2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1234/indicacao_no_173.2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1235/indicacao_no_174.2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1236/indicacao_no_175.2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1237/indicacao_no_176.2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1238/indicacao_no_177.2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/911/requerimento_no_01.2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/912/requerimento_no_02.2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/913/requerimento_no_03.2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/914/requerimento_no_04.2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/915/requerimento_no_05.2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/916/requerimento_no_06.2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/917/requerimento_no_07.2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/944/requerimento_no_08.2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/957/requiremento_no_09.2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/958/requiremento_no_10.2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/959/requiremento_no_11.2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/960/requiremento_no_12.2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/961/requiremento_no_13.2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/975/requiremento_no_14.2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/976/requiremento_no_15.2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/977/requiremento_no_16.2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/978/requiremento_no_17.2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/997/1_requiremento_no_18.2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1008/requiremento_no_19.2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1009/requiremento_no_20.2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1010/requiremento_no_21.2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1020/requiremento_no_22.2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1036/jrequiremento_no_23.2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1037/jrequiremento_no_24.2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1038/jrequiremento_no_25.2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1039/jrequiremento_no_26.2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1057/requerimento_no_27_2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1058/requerimento_no_28_2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1064/l_requiremento_no_29.2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1073/8_requiremento_no_30.2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1074/9_requiremento_no_31.2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1092/requiremento_no_32.2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1093/requiremento_no_33.2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1094/requiremento_no_34.2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1115/requiremento_no_35.2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1116/requiremento_no_36.2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1117/requiremento_no_37.2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1118/requiremento_no_38.2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1135/requiremento_no_39.2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1136/requiremento_no_40.2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1164/12_requiremento_no_41.2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1165/13_requiremento_no_42.2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1166/14_requiremento_no_43.2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1178/requiremento_no_44.2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1179/requiremento_no_45.2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1180/requiremento_no_46.2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1181/requiremento_no_47.2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1192/requiremento_no_48.2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1207/requiremento_no_49.2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1222/requiremento_no_50.2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1223/requiremento_no_51.2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1224/requiremento_no_52.2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1225/requiremento_no_53.2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1226/requiremento_no_54.2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1239/requiremento_no_55.2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1240/requiremento_no_56.2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/919/mocao_de_congratulacao_no_01.2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/920/mocao_de_congratulacao_no_02.2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/921/mocao_de_congratulacao_no_03.2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/918/mocao_de_congratulacao_no_04.2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/945/mocao_de_congratulacao_no_05.2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/946/mocao_de_congratulacao_no_06.2025_01.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/947/mocao_de_repudio_no_07.2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/962/1_mocao_de_congratulacao_no_08.2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/963/2_mocao_de_congratulacao_no_09.2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/964/3_mocao_de_congratulacao_no_10.2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/965/4_mocao_de_protesto_no_11.2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/966/5_mocao_de_apoio_no_12.2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/979/mocao_de_congratulacao_no_13.2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/980/mocao_de_congratulacao_no_14.2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/998/2_mocao_de_congratulacao_no_15.2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1011/mocao_de_congratulacao_no_16.2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1012/mocao_de_congratulacao_no_17.2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1021/mocao_de_congratulacao_no_18.2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1041/mocao_de_congratulacao_no_19.2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1042/mocao_de_congratulacao_no_20.2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1059/mocao_de_congratulacao_no_21.2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1065/mocao_de_congratulacao_no_22.2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1066/mocao_de_congratulacao_no_23.2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1077/10_mocao_de_congratulacao_no_24.2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1076/11_mocao_de_congratulacao_no_25.2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1078/12_mocao_de_congratulacao_no_26.2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1079/13_mocao_de_congratulacao_no_27.2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1080/14_mocao_de_congratulacao_no_28.2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1095/mocao_de_congratulacao_no_29.2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1096/mocao_de_congratulacao_no_30.2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1097/mocao_de_congratulacao_no_31.2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1098/mocao_de_congratulacao_no_32.2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1119/mocao_de_congratulacao_no_33.2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1120/mocao_de_congratulacao_no_34.2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1121/mocao_de_congratulacao_no_35.2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1122/mocao_de_congratulacao_no_36.2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1123/mocao_de_congratulacao_no_37.2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1124/mocao_de_congratulacao_no_38.2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1137/mocao_de_congratulacao_no_39.2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1138/mocao_de_congratulacao_no_40.2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1139/mocao_de_congratulacao_no_41.2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1140/mocao_de_congratulacao_no_42.2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1141/mocao_de_congratulacao_no_43.2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1167/15_mocao_de_congratulacao_no_44.2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1168/16_mocao_de_congratulacao_no_45.2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1182/mocao_de_congratulacao_no_46.2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1183/mocao_de_congratulacao_no_47.2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1184/mocao_de_congratulacao_no_48.2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1193/mocao_de_congratulacao_no_49.2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1208/mocao_de_congratulacao_no_50.2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1209/mocao_de_congratulacao_no_51.2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1210/mocao_de_congratulacao_no_52.2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1211/mocao_de_congratulacao_no_53.2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1227/mocao_de_apoio_no_54.2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1241/mocao_de_congratulacao_no_55.2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1013/ldo_0001.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1016/11_projeto_de_lei_ordinaria_do_executivo_no_02.2025_0001.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1017/12_projeto_de_lei_ordinaria_do_executivo_no_03.2025_0001.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1040/plo_exec._no_04.2025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1043/plo_exec._no_05.2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1044/plo_exec._no_06.2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1151/ploe_no_07.2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1152/ploe_no_08.2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1153/ploe_no_09.2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1229/ploe_no_10.2025-2-5.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1245/2_ploe_no_11.2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1246/3_ploe_no_12.2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/874/projeto_de_lei_complementar_do_executivo_no_01.2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/875/projeto_de_lei_complementar_do_executivo_no_02.2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/876/projeto_de_lei_complementar_do_executivo_no_03.2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/922/projeto_de_lei_complementar_do_executivo_no_04.2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/983/projeto_de_lei_complementar_do_executivo_no_05.2025.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1099/plce_no_06.2025.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1100/projeto_de_lei_complementar_do_executivo_no_07.2025_0001.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1101/projeto_de_lei_complementar_do_executivo_no_08.2025_0001_0001.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1200/plce_no_09.2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1243/4_plce_no_10.2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1244/5_plce_no_11.2025.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1247/6_plce_no_12.2025.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/924/projeto_de_resolucao_no_01.2025.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/925/projeto_de_resolucao_no_02.2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1030/22_projeto_de_resolucao_no_03.2025_0001.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1105/projeto_de_resolucao_no_04.2025_0001.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1106/projeto_de_resolucao_no_05.2025_0001_0001.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1128/prl_no_06.2025.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1142/prl_no_07.2025.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1143/prl_no_08.2025.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1242/prl_no_09.2025_0001.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/981/projeto_de_decreto_legislativo_no_01.2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/982/projeto_de_decreto_legislativo_no_02.2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1015/projeto_de_decreto_legislativo_no_03.2025.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1029/21_projeto_de_decreto_no_04..2025_0001.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1047/projeto_de_decreto_legislativo_nr._05-2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1144/pdl_no_06.2025.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1197/pdl_no_07.2025.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1154/22_emenda_supressiva_e_aditiva_no_01.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1185/emenda_aditiva_no_02.2025_0001.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/923/projeto_de_lei_ordinaria_do_legislativo_no_01.2025.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1014/projeto_de_lei_ordinaria_do_legislativo_no_02.2025.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1022/14_projeto_de_lei_ordinaria_do_legislativo_no_03.2025_0001.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1023/15_projeto_de_lei_ordinaria_do_legislativo_no_04.2025_0001.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1024/16_projeto_de_lei_ordinaria_do_legislativo_no_05.2025_0001.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1025/17_projeto_de_lei_ordinaria_do_legislativo_no_06.2025_0001.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1026/18_projeto_de_lei_ordinaria_do_legislativo_no_07.2025_0001.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1027/19_projeto_de_lei_ordinaria_do_legislativo_no_08.2025_0001.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1061/plo_legislativo_no_09.2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1028/20_projeto_de_lei_ordinaria_do_legislativo_no_10.2025_0001.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1045/plol_11-2025_-_lei_ordinaria__-_nomeia_predio_esf_tico_cerri.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1046/plol_12-2025_-_lei_ordinaria__-_nomeia_predio_esf_terezinha_leme.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1060/plo_legislativo_no_13.2025.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1082/16_plol_no_14.2025.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1083/17_plol_no_15.2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1084/18_plol_no_16.2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1085/19_plol_no_17.2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1102/plol_no_18..2025.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1103/plol_no_19.2025.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1104/plol_no_20.2025.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1125/plol_no_21.2025.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1126/plol_no_22.2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1127/plol_no_23.2025.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1148/plol_no_24.2025.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1149/plol_no_25.2025.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1150/plol_no_26.2025.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1155/18_plol_no_27.2025.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1156/19_plol_no_28.2025.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1157/20_plol_no_29.2025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1158/21_plol_no_30.2025.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1198/plol_no_31.2025.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1195/plol_no_32.2025.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1199/plol_no_33.2025.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1228/plol_no_34.2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/877/projeto_de_lei_complementar_do_legislativo_no_01.2025.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1019/13_projeto_de_lei_complementar_substitutivo_do_executivo_no_01.2025_0001.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1067/projeto_substitutivo_no_001.2025.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1081/15_psol_no_01.2025.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2025/1194/oficio_plol_no24.2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H370"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="125.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="144.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="143.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -13242,103 +13242,103 @@
       </c>
       <c r="G338" s="1" t="s">
         <v>1242</v>
       </c>
       <c r="H338" t="s">
         <v>1243</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
         <v>1244</v>
       </c>
       <c r="B339" t="s">
         <v>9</v>
       </c>
       <c r="C339" t="s">
         <v>42</v>
       </c>
       <c r="D339" t="s">
         <v>1221</v>
       </c>
       <c r="E339" t="s">
         <v>1222</v>
       </c>
       <c r="F339" t="s">
-        <v>43</v>
+        <v>352</v>
       </c>
       <c r="G339" s="1" t="s">
         <v>1245</v>
       </c>
       <c r="H339" t="s">
         <v>1246</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
         <v>1247</v>
       </c>
       <c r="B340" t="s">
         <v>9</v>
       </c>
       <c r="C340" t="s">
         <v>47</v>
       </c>
       <c r="D340" t="s">
         <v>1221</v>
       </c>
       <c r="E340" t="s">
         <v>1222</v>
       </c>
       <c r="F340" t="s">
-        <v>43</v>
+        <v>352</v>
       </c>
       <c r="G340" s="1" t="s">
         <v>1248</v>
       </c>
       <c r="H340" t="s">
         <v>1249</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
         <v>1250</v>
       </c>
       <c r="B341" t="s">
         <v>9</v>
       </c>
       <c r="C341" t="s">
         <v>51</v>
       </c>
       <c r="D341" t="s">
         <v>1221</v>
       </c>
       <c r="E341" t="s">
         <v>1222</v>
       </c>
       <c r="F341" t="s">
-        <v>43</v>
+        <v>352</v>
       </c>
       <c r="G341" s="1" t="s">
         <v>1251</v>
       </c>
       <c r="H341" t="s">
         <v>1252</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
         <v>1253</v>
       </c>
       <c r="B342" t="s">
         <v>9</v>
       </c>
       <c r="C342" t="s">
         <v>55</v>
       </c>
       <c r="D342" t="s">
         <v>1221</v>
       </c>
       <c r="E342" t="s">
         <v>1222</v>
       </c>
       <c r="F342" t="s">