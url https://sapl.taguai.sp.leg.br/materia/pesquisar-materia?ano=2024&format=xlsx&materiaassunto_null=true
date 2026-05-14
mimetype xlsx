--- v0 (2026-02-05)
+++ v1 (2026-05-14)
@@ -54,2693 +54,2693 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>INDIC</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Tatu Bença</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/627/indicacao_no_01.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/627/indicacao_no_01.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando à Prefeitura Municipal de Taguaí a retirada das faixas amarelas que proíbem o estacionamento de veículos na Rua José Inácio Ribeiro</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/628/indicacao_no_02.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/628/indicacao_no_02.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando à Prefeitura Municipal de Taguaí a instalação de uma valeta no cruzamento da Rua das Azaleias com a Rua das Camélias</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/629/indicacao_no_03.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/629/indicacao_no_03.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando à Prefeitura Municipal de Taguaí que estude a possibilidade de aumentar o valor do vale alimentação dos servidores públicos municipais para R$ 400,00 (quatrocentos reais)</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/630/indicacao_no_04.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/630/indicacao_no_04.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando à Prefeitura Municipal de Taguaí que estude a viabilidade de terceirizar o serviço de limpeza de ruas e de pedreiros</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/631/indicacao_no_05.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/631/indicacao_no_05.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando à Prefeitura Municipal de Taguaí a instalação de sistemas de ar condicionado no prédio do Serviço de Atendimento Móvel de Urgência (SAMU)</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Dudu da Ambulância</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/632/indicacao_no_06.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/632/indicacao_no_06.2024.pdf</t>
   </si>
   <si>
     <t>Indicando à Prefeitura Municipal de Taguaí que notifique as empresas responsáveis pelos loteamentos do Jardim dos Ipês, Jardim Santa Catarina e Jardim Europa para que realizem a limpeza dos terrenos localizados nos respectivos loteamentos</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/633/indicacao_no_07.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/633/indicacao_no_07.2024.pdf</t>
   </si>
   <si>
     <t>Indicando à Prefeitura Municipal de Taguaí que realize a manutenção ou troca dos telhados dos pontos de ônibus localizados na Praça Clementina e na interseção da Avenida Apóstolo Bérgamo com a Avenida André Dalcin</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Borracha</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/634/indicacao_no_08.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/634/indicacao_no_08.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando à Prefeitura Municipal de Taguaí a retirada dos equipamentos remanescentes da academia ao ar livre localizada no Bairro Romanos, devido à impossibilidade de recuperação dos mesmos, e sugere a instalação de um ponto de ônibus com cobertura no referido local</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/635/indicacao_no_09.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/635/indicacao_no_09.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando à Prefeitura Municipal de Taguaí a realização de manutenção das lajotas colocadas na estrada rural dos Bugiu, visando mitigar os danos causados pela enxurrada durante o período chuvoso</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/636/indicacao_no_10.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/636/indicacao_no_10.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando à Prefeitura Municipal de Taguaí a realização do serviço de roçamento na Vicinal Clóvis da Fonseca, que liga Taguaí ao município de Tejupá, visando garantir a segurança viária ao evitar a obstrução da visão dos motoristas devido ao mato e às árvores</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/637/indicacao_no_11.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/637/indicacao_no_11.2024.pdf</t>
   </si>
   <si>
     <t>Indicando à Prefeitura Municipal de Taguaí a instalação de redutores de velocidade (lombadas) na Rua João Carniato, em frente ao Estádio Municipal Mário Corona, e na Rua Jair Domingues, entre a Escola Municipal Arlindo Bérgamo e Creche Josiane Soldera Leite, visando garantir a segurança viária e prevenir acidentes</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Elza Dalcin</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/638/indicacao_no_12.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/638/indicacao_no_12.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando à Prefeitura Municipal de Taguaí a realização da poda de árvores e do corte de matos que estão invadindo a estrada rural do Bairro Rosolem, após o Silo da empresa MCR, visando garantir a segurança e a trafegabilidade dos usuários desta via</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/639/indicacao_no_13.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/639/indicacao_no_13.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando à Prefeitura Municipal de Taguaí a realização da troca de toldos danificados e a instalação de novos onde ainda não existem, nas escolas municipais, visando melhorar as condições de proteção contra o sol e chuva e proporcionar um ambiente mais adequado para os estudantes</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/641/indicacao_no_14.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/641/indicacao_no_14.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando o fornecimento de uma betoneira para os servidores que trabalham no cemitério municipal.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/642/indicacao_no_15.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/642/indicacao_no_15.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a disponibilização de um bebedouro no cemitério municipal.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/643/indicacao_no_16.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/643/indicacao_no_16.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a autorização de uso do terreno da Prefeitura como estacionamento para a Igreja AD - Taguaí.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/644/indicacao_no_17.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/644/indicacao_no_17.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de coberturas nos pontos de ônibus da área da saúde.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/645/indicacao_no_18.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/645/indicacao_no_18.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de uma Farmácia Municipal próxima à Escola Municipal Arlindo Bérgamo.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/646/indicacao_no_19.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/646/indicacao_no_19.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de um ponto de ônibus para pacientes que utilizam os transportes da saúde do município no Jardim Primavera IV, próximo à Caixa d'água da Sabesp.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/647/indicacao_no_20.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/647/indicacao_no_20.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de iluminação pública adequada na Rua Eduardo Evaristo de Macedo.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/648/indicacao_no_21.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/648/indicacao_no_21.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de placas com os nomes das ruas e placas de sinalização "PARE" no Jardim dos Ipês.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Muka</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/649/indicacao_no_22.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/649/indicacao_no_22.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de iluminação pública próximo ao cruzamento da Rua Fernando Gobbo com a 15 de novembro, no trevo de entrada do município.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/650/indicacao_no_23.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/650/indicacao_no_23.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a disponibilização de mais motoristas para a área da saúde.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/653/indicacao_no_24.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/653/indicacao_no_24.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando à Prefeitura Municipal de Taguaí a realização da limpeza das bocas de lobo da cidade.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Carlos Rodolfo</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/654/indicacao_no_25.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/654/indicacao_no_25.2024.pdf</t>
   </si>
   <si>
     <t>Indicando à Prefeitura Municipal de Taguaí a disponibilização e fixação de um agente de endemias por unidade de saúde para atuar em conjunto com os agentes comunitários de saúde.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/655/indicacao_no_26.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/655/indicacao_no_26.2024.pdf</t>
   </si>
   <si>
     <t>Indicando melhorias na segurança do Ginásio de Esportes Zezo Lança e da quadra adjacente.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/656/indicacao_no_27.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/656/indicacao_no_27.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a contratação emergencial de braçais e agentes comunitários da saúde para reforçar o combate à dengue em Taguaí.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/</t>
+    <t>http://sapl.taguai.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Indicação nº 28/2024 - Retirada de pauta</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/658/indicacao_no_29.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/658/indicacao_no_29.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a realização de operação tapa-buracos nas ruas da cidade.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/665/indicacao_no_30.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/665/indicacao_no_30.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando à Prefeitura Municipal de Taguaí a disponibilização de internet para os guardas que trabalham na garagem municipal.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/666/indicacao_no_31.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/666/indicacao_no_31.2024.pdf</t>
   </si>
   <si>
     <t>Indicando à Prefeitura Municipal de Taguaí construção de passagem de água no cruzamento das ruas Luiza Rodrigues Soares com a Tite Gobbo.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Luiz Henriko</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/667/indicacao_no_32.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/667/indicacao_no_32.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a viabilidade de um estudo para criação de projeto de lei visando a criação de vagas para estágios remunerados no órgão municipal.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/668/indicacao_no_33.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/668/indicacao_no_33.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando medidas para melhoria da segurança na cidade.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/669/indicacao_no_34.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/669/indicacao_no_34.2024.pdf</t>
   </si>
   <si>
     <t>Avaliação da possibilidade de implementação de estacionamento 45º na Rua Sete de Setembro em frente a capela Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/670/indicacao_no_35.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/670/indicacao_no_35.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando medidas para garantir a segurança no trânsito nos horários de entrada e saída de alunos na escola Padre Giovanne Ferretti.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/671/indicacao_no_36.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/671/indicacao_no_36.2024.pdf</t>
   </si>
   <si>
     <t>Indicando para que sejam realizados reparos em trecho da estrada do Bairro dos Fogaça.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/672/indicacao_no_37.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/672/indicacao_no_37.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando o serviço de reparação do piso do refeitório na Escola Municipal Anaclite Adesair da Silva.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/673/indicacao_no_38.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/673/indicacao_no_38.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando contratação em caráter de urgência de psicólogos para o setor da educação.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/679/indicacao_no_39.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/679/indicacao_no_39.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando repasse de verbas do município para a Associação dos Amigos dos Deficientes de Taguaí (AADEFTA) que retomará suas atividades.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/680/indicacao_no_40.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/680/indicacao_no_40.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando limpeza da área verde do Jardim Primavera IV.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/681/indicacao_no_41.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/681/indicacao_no_41.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando bloqueio das ruas José Gobbo e Aurélio Gobbo nos horários de entrada e saída dos alunos das escolas João Gobbo Sobrinho e Pedro Soldera.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/682/indicacao_no_42.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/682/indicacao_no_42.2024.pdf</t>
   </si>
   <si>
     <t>Indicando que a prefeitura municipal realize a poda das árvores localizadas em frente à Escola Padre Giovanni Ferretti (FIT).</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/683/indicacao_no_43.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/683/indicacao_no_43.2024.pdf</t>
   </si>
   <si>
     <t>Indicando que a prefeitura envie máquina para fazer a manutenção da estrada da Bocaina.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/684/indicacao_no_44.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/684/indicacao_no_44.2024.pdf</t>
   </si>
   <si>
     <t>Indicando que a prefeitura envie máquina para realizar reparos e manutenção da estrada do Morro Azul.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/685/indicacao_no_45.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/685/indicacao_no_45.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando que a prefeitura realize reparos e manutenção da estrada do Lajeado.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/686/indicacao_no_46.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/686/indicacao_no_46.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando disponibilização de veículo destinado à fiscalização para os servidores do Paço Municipal e da Vigilância Sanitária.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/687/indicacao_no_47.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/687/indicacao_no_47.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a pintura das faixas de pedestre próximo as escolas municipais Josiane Soldera e Arlindo Bérgamo.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/688/indicacao_no_48.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/688/indicacao_no_48.2024.pdf</t>
   </si>
   <si>
     <t>Sugerindo que a prefeitura fiscalize e notifique, proibindo a confecção de massa, argamassa ou concreto em via pública.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/689/indicacao_no_49.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/689/indicacao_no_49.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando mais uma ambulância para o serviço disk- ambulância.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/690/indicacao_no_50.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/690/indicacao_no_50.2024.pdf</t>
   </si>
   <si>
     <t>Indicando a celebração de convênio entre a Prefeitura Municipal de Taguaí e entidades de ensino superior da região para oferecer bolsas de estudos aos melhores alunos do ensino médio da rede pública.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/701/indicacao_no_51.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/701/indicacao_no_51.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando disponibilização de ônibus para transportar idosos ao CCI (Centro de Convivência do Idoso).</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/705/indicacao_no_52.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/705/indicacao_no_52.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando colocação de placas com o nome da via pública na Rua _x000D_
 Antônio Carniato.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/706/indicacao_no_53.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/706/indicacao_no_53.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando o retorno das aulas/treino de Capoeira em Taguaí.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/707/indicacao_no_54.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/707/indicacao_no_54.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando veículo para transporte de paciente que necessite fazer tratamento de Radioterapia.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/708/indicacao_no_55.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/708/indicacao_no_55.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando inclusão de novas oficinas de atividades no Projeto Cativa.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/709/indicacao_no_56.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/709/indicacao_no_56.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando reparos urgentes no calçamento ao _x000D_
 redor da Escola Pedro Soldera.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/710/indicacao_no_57.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/710/indicacao_no_57.2024.pdf</t>
   </si>
   <si>
     <t>Indicando que seja feito o calçamento na área nova do Cemitério Municipal.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/711/indicacao_no_58.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/711/indicacao_no_58.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a melhoria da estrada do bairro Lajeado, para além da MCR.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/712/indicacao_no_59.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/712/indicacao_no_59.2024.pdf</t>
   </si>
   <si>
     <t>Apontando a necessidade e solicitando a instalação de lixeiras na porta _x000D_
 das escolas municipais e em outros pontos na cidade.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/713/indicacao_no_60.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/713/indicacao_no_60.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando reparos na rua dos Manacás, Jardim dos Ipês.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/714/indicacao_no_61.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/714/indicacao_no_61.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de semáforo no cruzamento das ruas José Inácio Ribeiro com a João Carniato, esquina do Hospital.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/715/indicacao_no_62.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/715/indicacao_no_62.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja alugado uma casa de repouso e apoio aos pacientes _x000D_
 que fazem tratamento de câncer em Jaú.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/716/indicacao_no_63.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/716/indicacao_no_63.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando providências referentes à manutenção da estrada do Morro Azul, na altura do Sítio Reis, Sítio Sergio de Barros e Sítio Santa Maria, em nosso município.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/725/indicacao_no_64.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/725/indicacao_no_64.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando limpeza da boca de lobo localizada a Rua das Acácias esquina com a Rua Tite Gobbo, em frente ao número 320.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/726/indicacao_no_65.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/726/indicacao_no_65.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando aumento do vale alimentação dos funcionários da prefeitura para R$ 400,00.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/727/indicacao_no_66.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/727/indicacao_no_66.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam tomadas providências em relação ao buraco existente atrás do Barracão de eventos do Recinto da Festa de Peão.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/728/indicacao_no_67.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/728/indicacao_no_67.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando limpeza das áreas verdes do município de Taguaí, especialmente do bairro Primavera 4 e atrás da Escola que está sendo construída no Bairro CDHU.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/738/indicacao_no_69.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/738/indicacao_no_69.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a elaboração de Plano Diretor para o Município de Taguaí</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/739/indicacao_no_70.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/739/indicacao_no_70.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando transporte para os alunos na saída das aulas no período vespertino e noturno da Escola Estadual João Gobbo Sobrinho</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/740/indicacao_no_71.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/740/indicacao_no_71.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando que o auxílio insalubridade dos funcionários públicos sejam igualados em 40%</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/741/indicacao_no_72.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/741/indicacao_no_72.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja providenciada cobertura nos corredores de saídas dos prédios das Escolas até os portões, especialmente na Escola Pedro Soldera.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/742/indicacao_no_73.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/742/indicacao_no_73.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando medidas urgentes para conter o trânsito na interseção das ruas Augustinho Gabriel e Cipriano Romanó da Silva.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/743/indicacao_no_74.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/743/indicacao_no_74.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam reservadas vagas de estacionamento para portadores do espectro autista em nosso município.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/752/indicacao_no_75.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/752/indicacao_no_75.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando que o campeonato de Futsal a ser realizado no mês de julho em nossa cidade, ganhe a denominação em homenagem ao Sr. Valdemar Bergamo (Iro Bergamo)</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/753/indicacao_no_76.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/753/indicacao_no_76.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando reparos na Rua Gervasio Carniato onde os paralelepípedos estão afundados.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/754/indicacao_no_77.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/754/indicacao_no_77.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando análise e reparos na Rua Augusto Antonio Carniato onde tem paralelepípedos que estão se soltando</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/755/indicacao_no_78.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/755/indicacao_no_78.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando pintura de Vagas de estacionamento na Avenida Airton José Ribeiro, próximo ao Velório Municipal</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/756/indicacao_no_79.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/756/indicacao_no_79.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a redução da jornada de trabalho do servidor público que tenha filho ou dependente com deficiência</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/757/indicacao_no_80.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/757/indicacao_no_80.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a reforma dos letreiros na entrada da cidade e a construção de um portal</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/758/indicacao_no_81.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/758/indicacao_no_81.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a colocação de cobertura na parte externa do lanchódromo, a fixação de mesas e cadeiras, e a instalação da placa de identificação com o nome 'Lanchódromo Walter Aparecido Bertoli'</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/759/indicacao_no_82.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/759/indicacao_no_82.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizado um estudo visando melhorar o acesso da Rua Eduardo Evaristo para a Avenida Apóstolo Bergamo</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/760/indicacao_no_83.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/760/indicacao_no_83.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação de um Albergue Municipal para acolher pessoas em situação de rua</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/771/indicacao_no_84.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/771/indicacao_no_84.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam providenciadas novas camisetas do uniforme para os servidores do Serviço de Atendimento Móvel de Urgência (SAMU).</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/772/indicacao_no_85.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/772/indicacao_no_85.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam providenciadas as pinturas das faixas de pedestres nas esquinas das escolas Josiane Soldera e Arlindo Bergamo, implantação de lombadas redutoras de velocidade e colocação de grades nas bocas de lobos nas referidas esquinas.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/773/indicacao_no_86.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/773/indicacao_no_86.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando apoio a ONG Arca de Noé em relação à adoção irresponsável de animais por parte de algumas pessoas.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/774/indicacao_no_87.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/774/indicacao_no_87.2024.pdf</t>
   </si>
   <si>
     <t>Sugerindo uma reestruturação salarial aos servidores públicos municipais afim de elevar a referência mais baixa de salário.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/775/indicacao_no_88.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/775/indicacao_no_88.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando atitudes em relação ao sistema que está sendo utilizado na coleta de lixo da cidade.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/776/indicacao_no_89.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/776/indicacao_no_89.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando bolas de futebol Society para a escola Arlindo Bergamo.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/777/indicacao_no_90.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/777/indicacao_no_90.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando internet para a escola Arlindo Bergamo.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/792/indicacao_no_91.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/792/indicacao_no_91.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando adequação do espaço e contratação de profissional odontológico para atendimento de saúde Bucal no Posto de Saúde Rosa Boranga.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/793/indicacao_no_92.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/793/indicacao_no_92.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja providenciada coleta de lixo no Bairro Saltinho as margens da vicinal Clóvis Rodrigues da Fonseca.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/794/indicacao_no_93.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/794/indicacao_no_93.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando para que seja providenciado transporte para os alunos que estudam em Taquarituba no período noturno.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/795/indicacao_no_94.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/795/indicacao_no_94.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando análise sobre a consideração do prazo congelado para a concessão de futuros quinquênios aos servidores.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/796/indicacao_no_95.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/796/indicacao_no_95.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a limpeza das bocas de lobo do município, especialmente do Jardim Primavera.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/797/indicacao_no_96.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/797/indicacao_no_96.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando veículo para transporte de paciente com autismo para unidades de saúde fora do Município de Taguaí.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/798/indicacao_no_97.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/798/indicacao_no_97.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a limpeza das margens da estrada, na altura da ponte que vai para o Bairro do Cabelo.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/805/indicacao_no_98.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/805/indicacao_no_98.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando para que seja fornecido um vale refeição aos atletas que vão para outros municípios participar de competições representando Taguaí, por intermédio da Coordenadoria Municipal de Esportes.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/827/indicacao_no_99.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/827/indicacao_no_99.2024.pdf</t>
   </si>
   <si>
     <t>Indicando a criação de uma linha de transporte escolar para atender os alunos residentes em Taguaí que estudam na ETEC de Taquarituba.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/820/indicacao_no_100.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/820/indicacao_no_100.2024.pdf</t>
   </si>
   <si>
     <t>Indicando à Prefeitura Municipal de Taguaí a instalação de lombadas na Rua Gentil Romano da Silva, nas alturas dos números 902 e 822, e na Rua João Carniato, altura do número 579.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/821/indicacao_no_101.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/821/indicacao_no_101.2024.pdf</t>
   </si>
   <si>
     <t>Indicando à Prefeitura Municipal de Taguaí o concreto dos corredores onde estão localizados os túmulos novos no Cemitério Municipal.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/822/indicacao_no_102.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/822/indicacao_no_102.2024.pdf</t>
   </si>
   <si>
     <t>Indicando à Prefeitura Municipal de Taguaí que torne mão única a Rua Uibaldo Vieira.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/823/indicacao_no_103.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/823/indicacao_no_103.2024.pdf</t>
   </si>
   <si>
     <t>Indicando à Prefeitura Municipal de Taguaí a instalação de uma lombada na estrada rural do Bairro Bugiu.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/824/indicacao_no_104.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/824/indicacao_no_104.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando à Prefeitura Municipal de Taguaí a instalação de lajotas na Viela Sanitária localizada na Rua José Gobbo, entre as Ruas Maria Bernardete Carbonera Macedo e João Meneghel Sobrinho.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/834/indicacao_no_105.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/834/indicacao_no_105.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando contratação de garis para realizar o serviço de varrição das ruas.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/835/indicacao_no_106.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/835/indicacao_no_106.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando construção de rampa de acesso para cadeirante na esquina das ruas 7 de setembro coma 15 de novembro, em frente ao salão do Cirilo.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/836/indicacao_no_107.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/836/indicacao_no_107.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando que a prefeitura adote providências para a remoção de veículos abandonados das vias públicas, implementando também medidas preventivas para impedir que outros veículos nessas condições sejam largados nas ruas.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/837/indicacao_no_108.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/837/indicacao_no_108.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando que o serviço de encaminhamento/ agendamento da saúde seja realizado por profissional da área da saúde (técnico(a) em enfermagem).</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/838/indicacao_no_109.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/838/indicacao_no_109.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja verificado e regularizado o serviço de coleta de lixo no Jardim dos Ipês II.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/839/indicacao_no_110.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/839/indicacao_no_110.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando um veículo exclusivo para transporte de pacientes com Transtorno do Espectro Autista (TEA) para unidades de saúde em outros municípios.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/840/indicacao_no_111.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/840/indicacao_no_111.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizada a limpeza da praça da Vila Clementina.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/841/indicacao_no_112.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/841/indicacao_no_112.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando a irrigação da vegetação da Praça Ângelo Gobbo e dos canteiros das Avenidas do município.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/846/indicacao_no_113.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/846/indicacao_no_113.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Micro Ônibus que vai para Rubião leve também as pessoas que necessitam ir ao INSS em Avaré.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/847/indicacao_no_114.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/847/indicacao_no_114.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizada manutenção na ponte da Rua Vereador Izalino Maximiano, próximo à ONG Arca de Noé.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/848/indicacao_no_115.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/848/indicacao_no_115.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizada manutenção na ponte da continuidade da Rua José Gobbo, sobre o Rio Fartura.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/849/indicacao_no_116.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/849/indicacao_no_116.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizada a troca das lâmpadas do posto de Saúde do Jardim dos Ypês.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/850/indicacao_no_117.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/850/indicacao_no_117.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção das estradas do Bugio e dos Romano.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/851/indicacao_no_118.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/851/indicacao_no_118.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando manutenção da estrada que vai para a fazenda do Dito Dalcin/ Moura, bem como a viabilidade de ser realizado um trabalho para ampliação lateral da referida estrada.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 119/2024</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/862/indicacao_no_120.2024-leitura.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/862/indicacao_no_120.2024-leitura.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizado reparos na Rua Jair Domingues na altura do número 135.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/861/indicacao_no_121.2024-leitura.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/861/indicacao_no_121.2024-leitura.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizado reparos na Rua Jair Domingues próximo a fábrica da Ivanilda, altura do número 554.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/860/indicacao_no_122.2024-leitura.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/860/indicacao_no_122.2024-leitura.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizado reparos na Rua Leônidas Romano da Silva na esquina do Supermercado Primavera e da Academia da Roberta.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/859/indicacao_no_123.2024-leitura.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/859/indicacao_no_123.2024-leitura.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizado reparos na Rua José Inácio Ribeiro esquina com a Rua das Azaléias, próxima da Loja do Edinho da Riccamak.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/869/indicacao_no_124.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/869/indicacao_no_124.2024.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de dispositivo redutor de velocidade na Avenida Antônio Soldera, no trecho entre a Rua João Carniato e a Rua Cipriano Romano, conforme coordenadas apresentadas na imagem anexa.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/870/indicacao_no_125.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/870/indicacao_no_125.2024.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam reparadas as placas e o guardrail, bem como que seja realizada a roçagem das margens na Rodovia Clóvis Rodrigues da Fonseca, saindo da cidade, coordenadas conforme imagem 1 em anexo.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>REQUE</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/659/requerimento_no_01.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/659/requerimento_no_01.2024.pdf</t>
   </si>
   <si>
     <t>Requerendo à CPFL providências para correção da altura dos fios nos postes do cruzamento da Avenida Apóstolo Bérgamo com a Rua João Carniato.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/660/requerimento_no_02.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/660/requerimento_no_02.2024.pdf</t>
   </si>
   <si>
     <t>Requerendo informações sobre o andamento dos estudos para a implantação do Plano de Carreiras dos Servidores Públicos do Município de Taguaí.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/677/requerimento_no_03.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/677/requerimento_no_03.2024.pdf</t>
   </si>
   <si>
     <t>Requerendo informações ao SITICONFARE sobre programações para o dia 1º de maio de 2024 em razão da comemoração do dia do trabalhador.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>Juliano Codognotto</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/678/requerimento_no_04.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/678/requerimento_no_04.2024.pdf</t>
   </si>
   <si>
     <t>Propor requerimento formulado verbalmente na 3ª sessão ordinária de 2024, solicitando informações sobre o andamento do acesso ao bairro do Saltinho.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/691/requerimento_no_06.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/691/requerimento_no_06.2024.pdf</t>
   </si>
   <si>
     <t>Requerendo a elaboração de projeto que viabilize a implantação de cursinho pré-vestibular gratuito no município de Taguaí.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/692/requerimento_no_07.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/692/requerimento_no_07.2024.pdf</t>
   </si>
   <si>
     <t>Requerendo da VIVO, providências para correção da altura dos fios nos postes do cruzamento da Avenida Apóstolo Bérgamo com a Rua João Carniato.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/693/requerimento_no_08.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/693/requerimento_no_08.2024.pdf</t>
   </si>
   <si>
     <t>Requerendo informações sobre a responsabilidade da iluminação pública (CPFL ou Prefeitura Municipal) na Rua Das Cabreúvas bem como melhoramento da mesma.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/694/requerimento_no_09.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/694/requerimento_no_09.2024.pdf</t>
   </si>
   <si>
     <t>Requerendo a instalação de ponto de coleta de lixo na área rural, na divisa entre Taguaí e o bairro Fundão em Coronel Macedo, visando atender aos moradores locais.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/702/requerimento_no_10.2024_0001.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/702/requerimento_no_10.2024_0001.pdf</t>
   </si>
   <si>
     <t>Requerendo à CPFL informações quanto a falta de energia no bairro Saltinho quando ocorrem chuvas e solicitando solução do problema.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/722/requerimento_no_11.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/722/requerimento_no_11.2024.pdf</t>
   </si>
   <si>
     <t>Requerendo informações acerca dos reparos na estrada vicinal entre Taguaí/ Tejupá.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/723/requerimento_no_12.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/723/requerimento_no_12.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando informações sobre a fiscalização e providências para o Controle de Despejos de Esgoto no Município de Taguaí.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/724/requerimento_no_13.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/724/requerimento_no_13.2024.pdf</t>
   </si>
   <si>
     <t>Requerendo informações a SABESP parecer sobre a capacidade da mesma em fornecer água potável para as 127 novas residências populares que estão para serem construídas na cidade e o novo Loteamento bem como capacidade de coletar e tratar esgoto para esta demanda.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/732/requerimento_no_14.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/732/requerimento_no_14.2024.pdf</t>
   </si>
   <si>
     <t>seja enviado à operadora de telefonia e internet VIVO, requerendo informações acerca das frequentes quedas de sinal da operadora no município de Taguaí.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/733/requerimento_no_15.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/733/requerimento_no_15.2024.pdf</t>
   </si>
   <si>
     <t>Seja enviado à operadora de telefonia e internet TIM, requerendo informações acerca das frequentes quedas de sinal da operadora no município de Taguaí.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/734/requerimento_no_16.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/734/requerimento_no_16.2024.pdf</t>
   </si>
   <si>
     <t>Requerendo informações sobre o serviço de limpeza nas tubulações de escoamento pluvial da estrada vicinal entre Taguaí e Tejupá.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/735/requerimento_no_17.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/735/requerimento_no_17.2024.pdf</t>
   </si>
   <si>
     <t>Requerendo informações sobre o serviço de limpeza e manutenção do Recinto de Festas Jair Cariovaldo Carniato.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/736/requerimento_no_18.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/736/requerimento_no_18.2024.pdf</t>
   </si>
   <si>
     <t>Requerendo informações sobre a colocação da placa com o nome do Recinto de Festas Jair Cariovaldo Carniato.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/748/requerimento_no_19.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/748/requerimento_no_19.2024.pdf</t>
   </si>
   <si>
     <t>Requerendo informações sobre previsão de reparos para a Rua Antônio de Oliveira Gomes.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/761/requerimento_no_20.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/761/requerimento_no_20.2024.pdf</t>
   </si>
   <si>
     <t>Para que seja enviado ao Chefe do Poder Executivo, requerendo informações sobre convênio do Município de Taguaí com o SESI Esportes</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/762/requerimento_no_21.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/762/requerimento_no_21.2024.pdf</t>
   </si>
   <si>
     <t>Para que seja enviado ao Chefe do Poder Executivo, à Secretária de Saúde e à Secretária da Assistência Social, requerendo informações sobre as providências que estão sendo tomadas em relação as pessoas que dormem na praça Ângelo Gobbo e ali permanecem também durante o dia.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/763/requerimento_no_22.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/763/requerimento_no_22.2024.pdf</t>
   </si>
   <si>
     <t>Para que seja enviado à Caixa Econômica Federal, requerendo a instalação de um caixa eletrônico da Agência em Taguaí.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/764/requerimento_no_23.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/764/requerimento_no_23.2024.pdf</t>
   </si>
   <si>
     <t>Para que seja enviado ao Chefe do Poder Executivo, requerendo informações sobre o andamento dos estudos para a implantação do Plano de Carreiras dos Servidores Públicos do Município de Taguaí</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/769/requerimento_no_24.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/769/requerimento_no_24.2024.pdf</t>
   </si>
   <si>
     <t>Requerendo informações sobre previsão de finalização e previsão de atraso no serviço de calçamento/ pavimentação no bairro Saltinho.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/770/requerimento_no_25.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/770/requerimento_no_25.2024.pdf</t>
   </si>
   <si>
     <t>Requerendo informações sobre a construção das lombadas cujos recursos estariam para ser disponibilizados para a execução, mas ainda não saíram do papel.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/778/requerimento_no_26.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/778/requerimento_no_26.2024.pdf</t>
   </si>
   <si>
     <t>Requerendo do Poder Executivo informações a respeito do repasse de verbas referente ao Edital 03/2024, dos contemplados pela Lei Complementar nº 195/2022 - Lei Paulo Gustavo.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/779/requerimento_no_27.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/779/requerimento_no_27.2024.pdf</t>
   </si>
   <si>
     <t>Requerendo do Poder Executivo providências no sentido de elaborar projeto de lei visando beneficiar com adicional na remuneração os professores que efetuarem especialização para a educação e auxílio a crianças portadoras do transtorno do espectro autista.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/780/requerimento_no_28.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/780/requerimento_no_28.2024.pdf</t>
   </si>
   <si>
     <t>Requerendo do Poder Executivo, para que no prazo legal, apresente informações sobre os fatos narrados neste expediente, requerendo que tome providências afim de implementar infraestrutura adequada ao Loteamento do CABELO.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/788/requerimento_no_29.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/788/requerimento_no_29.2024.pdf</t>
   </si>
   <si>
     <t>Requerendo soluções para a obtenção da documentação necessária para o processo de matrícula dos alunos que saem das escolas municipais para as estaduais.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/799/requerimento_no_30.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/799/requerimento_no_30.2024.pdf</t>
   </si>
   <si>
     <t>Para que seja enviado à ARTESP, requerendo informações acerca das linhas de ônibus que passavam pelo munícipio de Taguaí destino a capital São Paulo e deixaram de passar.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/800/requerimento_no_31.2024_verbal.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/800/requerimento_no_31.2024_verbal.pdf</t>
   </si>
   <si>
     <t>Requerendo informações sobre o apoio aos agricultores do Município em consonância com o Artigo 1º, inciso V da Lei Complementar nº 205/2024.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/806/requerimento_no_32.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/806/requerimento_no_32.2024.pdf</t>
   </si>
   <si>
     <t>Requerendo informações e solicitando para que seja providenciada iluminação pública no trecho da Rua Eduardo Evaristo entre a Rua dos Pinheiros e a Avenida Apóstolo Bergamo que se encontra sem iluminação, assim como em alguns pontos da Rua Olindo Carniato, em especial na esquina desta com a Rua José Gobbo.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/814/requerimento_no_33.2024_verbal.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/814/requerimento_no_33.2024_verbal.pdf</t>
   </si>
   <si>
     <t>Requerendo informações a instalação de iluminação de LED no município de Taguaí, cuja execução seria executada com recursos do convênio com FINISA conforme Lei Ordinária nº. 1184 de 05 de maio de 2022.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/815/requerimento_no_34.2024_verbal.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/815/requerimento_no_34.2024_verbal.pdf</t>
   </si>
   <si>
     <t>Requerendo que seja fornecido aos cavaleiros e tropeiros uma refeição aos finais das tradicionais cavalgadas, banheiros químicos instalados ao longo do percurso em pontos estratégicos e que a participação dos mesmos seja reconhecida por meio de um brinde mais significativo, que vá além das lembrancinhas habituais e demonstre de forma mais expressiva o apreço pela sua contribuição.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/816/requerimento_no_35.2024_verbal..pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/816/requerimento_no_35.2024_verbal..pdf</t>
   </si>
   <si>
     <t>Requerendo a instalação de dispositivo redutor de velocidade, entre os Km 175 a 178 da Rodovia Alfredo de Oliveira Carvalho, trecho este que abrange o Bairro Saltinho.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/817/requerimento_no_36.2024_verbal.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/817/requerimento_no_36.2024_verbal.pdf</t>
   </si>
   <si>
     <t>Requerendo informações acerca da regularização fundiária do Bairro Saltinho.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/825/requerimento_no_37.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/825/requerimento_no_37.2024.pdf</t>
   </si>
   <si>
     <t>Requerendo ao DER a pintura de faixa dupla contínua no trecho que sai de Taguaí sentido Fartura, próximo ao Bairro Saltinho.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/833/requerimento_no_38.2024_verbal.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/833/requerimento_no_38.2024_verbal.pdf</t>
   </si>
   <si>
     <t>requerendo informações sobre a previsão para a criação de acesso adequado ao Bairro Saltinho, visando a instalação de uma rotatória ou outra via de acesso, com o intuito de evitar acidentes e melhorar a infraestrutura local.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/857/requerimento_no_39.2024_verbal.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/857/requerimento_no_39.2024_verbal.pdf</t>
   </si>
   <si>
     <t>Requerendo atitudes em relação a água da chuva que está acumulando na Avenida Apóstolo Bergamo, especificamente em frente a Oficina Rodrigo Moto Peças.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/858/requerimento_no_40.2024_verbal.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/858/requerimento_no_40.2024_verbal.pdf</t>
   </si>
   <si>
     <t>Requerendo informações acerca da responsabilidade em relação a rua pavimentada com paralelepípedos no bairro Saltinho, bem como atitudes para solucionar o problema.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/864/requerimento_no_41.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/864/requerimento_no_41.2024.pdf</t>
   </si>
   <si>
     <t>Para que seja enviado ao Poder Executivo e à comitiva “Os Comandante”, requerendo prestação de contas sobre a Expo Taguaí 2024.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/865/requerimento_no_42.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/865/requerimento_no_42.2024.pdf</t>
   </si>
   <si>
     <t>Para que seja enviado ao Poder Executivo, requerendo informações à Prefeitura Municipal de Taguaí sobre a manutenção das duas Patrol Motoniveladora (a modelo mais nova New Holland RG 140.B e a modelo mais antiga HWB) do município nos últimos dois anos, incluindo os serviços realizados, as empresas prestadoras de serviços, os valores pagos e as notas fiscais correspondentes.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/872/requerimento_no_43.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/872/requerimento_no_43.2024.pdf</t>
   </si>
   <si>
     <t>Para que seja enviado ao Departamento de Estradas e Rodagem DER, requerendo a instalação de dispositivo redutor de velocidade, entre os Km 175 a 178 da Rodovia Alfredo de Oliveira Carvalho, trecho este que abrange o Bairro Saltinho de um lado da rodovia e Jardim dos Ipês do outro.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/640/mocao_de_congratulacao_no_01.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/640/mocao_de_congratulacao_no_01.2024.pdf</t>
   </si>
   <si>
     <t>Seja enviada ao Senhor Eliezer Dalcin, em reconhecimento à sua notável trajetória de vida e contribuições para o desenvolvimento de nosso município</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/651/mocao_de_congratulacao_no_02.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/651/mocao_de_congratulacao_no_02.2024.pdf</t>
   </si>
   <si>
     <t>Moção de congratulação nº 02/2024</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/790/mocao_de_pesar_no_03.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/790/mocao_de_pesar_no_03.2024.pdf</t>
   </si>
   <si>
     <t>Seja enviada à família do Sr. Celso Rodrigues em decorrência de seu falecimento.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/652/mocao_de_pesar_no_04.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/652/mocao_de_pesar_no_04.2024.pdf</t>
   </si>
   <si>
     <t>Seja enviada à família da Srª. Aparecida de Campos em decorrência de seu falecimento.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/661/mocao_de_congratulacao_no_05.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/661/mocao_de_congratulacao_no_05.2024.pdf</t>
   </si>
   <si>
     <t>Seja enviada ao Sr. Egnon Alcântara, gerente da agência do Bradesco em Taguaí, parabenizando-o pelos serviços prestados.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/662/mocao_de_pesar_no_06.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/662/mocao_de_pesar_no_06.2024.pdf</t>
   </si>
   <si>
     <t>Seja enviada à família da Srª. Andrea Bérgamo em decorrência de seu falecimento.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/674/mocao_de_congratulacao_no_06.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/674/mocao_de_congratulacao_no_06.2024.pdf</t>
   </si>
   <si>
     <t>seja enviada à nova direção do Grupo de Apoio aos Portadores de Câncer de Taguaí desejando-lhes sorte e sucesso em sua jornada, bem como render agradecimentos à direção anterior pelos trabalhos prestados._x000D_
 _x000D_
 *Moção de congratução nº 06.2024</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/675/mocao_de_pesar_no_07.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/675/mocao_de_pesar_no_07.2024.pdf</t>
   </si>
   <si>
     <t>Seja enviada à família do Sr. Valdemar de Oliveira Camargo em decorrência de seu falecimento.   *Moção de pesar nº 07.2024</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/676/mocao_de_pesar_no_08.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/676/mocao_de_pesar_no_08.2024.pdf</t>
   </si>
   <si>
     <t>Seja enviada à família do Sr. Rui Vieira Gobbo em decorrência de seu falecimento.    *Moção de pesar nº 08.2024</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/696/mocao_de_pesar_no_10.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/696/mocao_de_pesar_no_10.2024.pdf</t>
   </si>
   <si>
     <t>Seja enviada à família da Sra. Cristiane Marcelina de Lima em decorrência de seu falecimento.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/697/mocao_de_pesar_no_11.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/697/mocao_de_pesar_no_11.2024.pdf</t>
   </si>
   <si>
     <t>Seja enviada à família do Sr. Francisco Alves de Paula em decorrência de seu falecimento.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/698/mocao_de_pesar_no_12.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/698/mocao_de_pesar_no_12.2024.pdf</t>
   </si>
   <si>
     <t>Seja enviada à família da Sra. Laura da Rocha Soldera em decorrência de seu falecimento.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/699/mocao_de_congratulacao_no_13.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/699/mocao_de_congratulacao_no_13.2024.pdf</t>
   </si>
   <si>
     <t>Seja enviada aos servidores do disk-ambulância e SAMU pelos serviços prestados.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>Elza Dalcin, Tatu Bença</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/700/mocao_de_congratulacao_no_14.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/700/mocao_de_congratulacao_no_14.2024.pdf</t>
   </si>
   <si>
     <t>Seja enviada a Senhora Maria Bernardina de Jesus.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/717/mocao_de_congratulacao_no_15.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/717/mocao_de_congratulacao_no_15.2024.pdf</t>
   </si>
   <si>
     <t>Seja enviada a Senhora Isabela Aparecida dos Santos Vitor por cargo público assumido.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/718/mocao_de_pesar_no_16.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/718/mocao_de_pesar_no_16.2024.pdf</t>
   </si>
   <si>
     <t>Seja enviada à família da Sra. Karine Luiza Bergamo Camargo em _x000D_
 decorrência de seu falecimento.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/719/mocao_de_pesar_no_17.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/719/mocao_de_pesar_no_17.2024.pdf</t>
   </si>
   <si>
     <t>Seja enviada à família do Sr. João Benedito Martins (João da Máquina) _x000D_
 em decorrência de seu falecimento.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>Elza Dalcin, Luiz Henriko</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/720/mocao_de_congratulacao_no_18.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/720/mocao_de_congratulacao_no_18.2024.pdf</t>
   </si>
   <si>
     <t>Seja enviada a Senhora Rejane Eleutério Barroso por aposentadoria do cargo de Vice-Diretora da escola João Gobbo Sobrinho.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/721/mocao_de_congratulacao_no_19.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/721/mocao_de_congratulacao_no_19.2024.pdf</t>
   </si>
   <si>
     <t>Seja enviada ao SINDICATO RURAL DE TAGUAÍ em reconhecimento aos seus notáveis serviços prestados à comunidade rural, aos produtores do nosso município e pelo constante incentivo através de cursos e especializações.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/729/mocao_de_pesar_no_20.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/729/mocao_de_pesar_no_20.2024.pdf</t>
   </si>
   <si>
     <t>Seja enviada à família da Sra. Ana Bueno de Almeida Machado em decorrência de seu falecimento.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/730/mocao_de_congratulacao_no_21.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/730/mocao_de_congratulacao_no_21.2024.pdf</t>
   </si>
   <si>
     <t>Seja enviada ao GRUPO PANEMA e ao Senhor Antônio Carlos Aparecido dos Santos, afim de expressar o mais sincero reconhecimento à nobre iniciativa de solidariedade e ajuda ao povo do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/731/mocao_de_pesar_no_22.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/731/mocao_de_pesar_no_22.2024.pdf</t>
   </si>
   <si>
     <t>Seja enviada à família do Sr. João Lopes (conhecido como Pantera) em decorrência de seu falecimento.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/744/mocao_de_pesar_no_23.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/744/mocao_de_pesar_no_23.2024.pdf</t>
   </si>
   <si>
     <t>Seja enviada à família do Sr. Antonio Clauderi Carlos Bantim em decorrência de seu falecimento.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/745/mocao_de_congratulacao_no_24.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/745/mocao_de_congratulacao_no_24.2024.pdf</t>
   </si>
   <si>
     <t>Seja enviada ao Recanto de Educação Infantil Santa Rita de Cássia de Taguaí parabenizando pelo seu quinquagésimo aniversário.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/746/mocao_de_congratulacao_no_25.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/746/mocao_de_congratulacao_no_25.2024.pdf</t>
   </si>
   <si>
     <t>Seja enviada ao jovem Thiago De Oliveira Vaz, parabenizando-o pela sua convocação para a seleção brasileira de futebol sub-15.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/747/mocao_de_pesar_no_26.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/747/mocao_de_pesar_no_26.2024.pdf</t>
   </si>
   <si>
     <t>Seja enviada à família do Sr. Francisco de Melo em decorrência de seu falecimento.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/765/mocao_de_pesar_no_27.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/765/mocao_de_pesar_no_27.2024.pdf</t>
   </si>
   <si>
     <t>Seja enviada à família do Sr. Valdemar Bergamo (Iro Bergamo) em decorrência de seu falecimento.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/766/mocao_de_congratulacao_no_28.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/766/mocao_de_congratulacao_no_28.2024.pdf</t>
   </si>
   <si>
     <t>Para que seja enviada à Comitiva Sistema Boiadeiro – Tio Toko, pela cavalgada realizada em prol ao Grupo de Apoio aos Portadores de Câncer de Taguaí</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/767/mocao_de_congratulacao_no_29.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/767/mocao_de_congratulacao_no_29.2024.pdf</t>
   </si>
   <si>
     <t>Para que seja enviada à Comissão Os Comandantes e ao Grupo de Apoio aos Portadores de Câncer de Taguaí pela excepcional 1ª queima do Alho realizada no dia 09/06 em nosso município, em especial às mulheres pelo papel desempenhado durante o evento</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/768/mocao_de_pesar_no_30.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/768/mocao_de_pesar_no_30.2024.pdf</t>
   </si>
   <si>
     <t>Para que seja enviada à família da Sra. Tereza Meneguel Gabriel em decorrência de seu falecimento</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/781/mocao_de_pesar_no_31.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/781/mocao_de_pesar_no_31.2024.pdf</t>
   </si>
   <si>
     <t>Seja enviada à família do Sr. Gerson Donizete Murba em decorrência de seu falecimento.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/782/mocao_de_pesar_no_32.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/782/mocao_de_pesar_no_32.2024.pdf</t>
   </si>
   <si>
     <t>Seja enviada à família da Sra. Cleusa Maria Martins da Silva em decorrência de seu falecimento.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/783/mocao_de_pesar_no_33.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/783/mocao_de_pesar_no_33.2024.pdf</t>
   </si>
   <si>
     <t>Seja enviada à família do Sr. Carlos Alberto Avanço em decorrência de seu falecimento.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>Carlos Rodolfo, Elza Dalcin</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/801/mocao_de_congratulacao_no_34.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/801/mocao_de_congratulacao_no_34.2024.pdf</t>
   </si>
   <si>
     <t>Para que seja enviada às Escolas E. M. Pedro Soldera, E.M. Arlindo Bergamo e E. M. PE. Giovanni Ferretti, para que seja fixada em seus respectivos murais, com intuito de Parabenizar a todos profissionais da educação, alunos, pais de alunos e responsáveis da rede municipal de ensino, pela excelente nota obtida no IDEB 2023, nota 7,5, a melhor da região e entre as melhores do Estado de São Paulo.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/784/mocao_de_pesar_no_35.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/784/mocao_de_pesar_no_35.2024.pdf</t>
   </si>
   <si>
     <t>Seja enviada à família da Sra. Ignez Ferreira dos Santos Vaz em decorrência de seu falecimento.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/785/mocao_de_pesar_no_36.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/785/mocao_de_pesar_no_36.2024.pdf</t>
   </si>
   <si>
     <t>Seja enviada à família do Sr. João Correia de Campos (Seu Jango) em decorrência de seu falecimento.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/786/mocao_de_pesar_no_37.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/786/mocao_de_pesar_no_37.2024.pdf</t>
   </si>
   <si>
     <t>Seja enviada à família do Sr. Sebastião Dias Pereira (Tiãozinho Bilheteiro) em decorrência de seu falecimento.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/787/mocao_de_pesar_no_38.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/787/mocao_de_pesar_no_38.2024.pdf</t>
   </si>
   <si>
     <t>Seja enviada à família do Sr. Elias Aparecido Diniz (Elias Feliciano) em decorrência de seu falecimento.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/802/mocao_de_congratulacao_no_39.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/802/mocao_de_congratulacao_no_39.2024.pdf</t>
   </si>
   <si>
     <t>Para que seja enviada ao time de Futebol Society Martins pelos títulos conquistados representando o município de Taguaí.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/695/mocao_de_pesar_no_09.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/695/mocao_de_pesar_no_09.2024.pdf</t>
   </si>
   <si>
     <t>Seja enviada à família do Sr. Vanderlei de Oliveira em decorrência de seu falecimento. OBS. *MOÇÃO DE PESAR N°. 09/2024</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/807/mocao_de_pesar_no_41.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/807/mocao_de_pesar_no_41.2024.pdf</t>
   </si>
   <si>
     <t>Para que seja enviada à família do Sr. José Valdeci Bergamo em decorrência de seu falecimento.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/808/mocao_de_pesar_no_42.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/808/mocao_de_pesar_no_42.2024.pdf</t>
   </si>
   <si>
     <t>Para que seja enviada à família do Sr. José Aparecido da Costa em decorrência de seu falecimento.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/809/mocao_de_pesar_no_43.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/809/mocao_de_pesar_no_43.2024.pdf</t>
   </si>
   <si>
     <t>Para que seja enviada à família da Srª. Adelaíde Bortotti Carbonera (Dona Lilita) em decorrência de seu falecimento.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/810/mocao_de_congratulacao_no_44.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/810/mocao_de_congratulacao_no_44.2024.pdf</t>
   </si>
   <si>
     <t>Para que seja à Patrícia Ribeiro de Oliveira pelo excelente desempenho na prova dos três tambores, trazendo para a casa a medalha de 1º lugar na competição da tradicional Festa do Peão de Barretos, nesse ano de 2024.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/811/mocao_de_congratulacao_no_45.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/811/mocao_de_congratulacao_no_45.2024.pdf</t>
   </si>
   <si>
     <t>Para que seja enviada à equipe organizadora do 4º Arena Tatame, realizada dia 25 de agosto de 2024 aqui, no Centro Educacional Ruy Gonçalves de Oliveira, em Taguaí.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/812/mocao_de_pesar_no_46.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/812/mocao_de_pesar_no_46.2024.pdf</t>
   </si>
   <si>
     <t>Para que seja enviada à família do Sr. José Alves da Silva (Zé Baiano) em decorrência de seu falecimento.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/813/mocao_de_pesar_no_47.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/813/mocao_de_pesar_no_47.2024.pdf</t>
   </si>
   <si>
     <t>Para que seja enviada à família do Sr. Eleandro Cirino em decorrência de seu falecimento.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/828/mocao_de_pesar_no_48.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/828/mocao_de_pesar_no_48.2024.pdf</t>
   </si>
   <si>
     <t>Seja enviada à família do Sr. Airton Modesto de Pinho em decorrência de seu falecimento.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/842/mocao_de_pesar_no_49.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/842/mocao_de_pesar_no_49.2024.pdf</t>
   </si>
   <si>
     <t>Para que seja enviada à família do Sr. Danilo Caixeta Nunes em decorrência de seu falecimento.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/826/mocao_de_congratulacao_no_50.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/826/mocao_de_congratulacao_no_50.2024.pdf</t>
   </si>
   <si>
     <t>Seja enviada ao Sr. Everson Ferreira Coutinho pelo seu destacado desempenho em rodeios de cavalos na modalidade cutiano, promovendo o nome de Taguaí em eventos de grande relevância nacional.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/843/mocao_de_pesar_no_51.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/843/mocao_de_pesar_no_51.2024.pdf</t>
   </si>
   <si>
     <t>Para que seja enviada à família da Sra. Ana Vaz Rodrigues em decorrência de seu falecimento.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/855/mocao_de_congratulacao_no_52.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/855/mocao_de_congratulacao_no_52.2024.pdf</t>
   </si>
   <si>
     <t>Para que seja enviada ao Sindicato Rural de Taguaí, visando homenagear a todos os organizadores responsáveis e produtores que participaram do torneio leiteiro realizado no decorrer da Expo Taguaí, edição de 2024.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/854/mocao_de_congratulacao_no_53.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/854/mocao_de_congratulacao_no_53.2024.pdf</t>
   </si>
   <si>
     <t>Para que seja enviada à Comissão os Comandante, visando homenagear a todos os organizadores responsáveis pela realização da Expo Taguaí, edição de 2024.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/853/mocao_de_pesar_no_54.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/853/mocao_de_pesar_no_54.2024.pdf</t>
   </si>
   <si>
     <t>Para que seja enviada à família do Sr. Antônio de Melo (Toninho do Lau) em decorrência de seu falecimento.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/852/mocao_de_pesar_no_55.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/852/mocao_de_pesar_no_55.2024.pdf</t>
   </si>
   <si>
     <t>Para que seja enviada à família do Sr. Jorge Luiz Benatto em decorrência de seu falecimento.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/863/mocao_de_congratulacao_no_56.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/863/mocao_de_congratulacao_no_56.2024.pdf</t>
   </si>
   <si>
     <t>Seja enviada à Senhora Miriam Coimbra em reconhecimento à sua dedicação em preservar e divulgar as memórias de nossa cidade por meio do perfil “Taguaí e suas Memórias” no Facebook.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/871/mocao_de_congratulacao_no_57.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/871/mocao_de_congratulacao_no_57.2024.pdf</t>
   </si>
   <si>
     <t>Para que seja enviada ao Senhor Aparecido Leite Gonçalves (Tucano) pelos seus 65 anos de trabalho como mecânico prestados à comunidade taguaiense.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>Éder Carlos Fogaça da Cruz</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/663/projeto_de_lei_ordinario_no_03.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/663/projeto_de_lei_ordinario_no_03.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a receber por doação o imóvel que específica e dá outras providências</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/704/projeto_de_lei_ordinaria_do_executivo_no_04.2024_ocred.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/704/projeto_de_lei_ordinaria_do_executivo_no_04.2024_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária de 2025, e dá outras p providências.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/804/projeto_de_lei_do_executivo_no_11.2024_loa.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/804/projeto_de_lei_do_executivo_no_11.2024_loa.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Taguaí para o exercício financeiro de 2025</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/818/projeto_de_lei_do_executivo_no_12.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/818/projeto_de_lei_do_executivo_no_12.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de auxílios para as entidades do Terceiro Setor e fixa despesa de repasse para o exercício de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/845/projeto_de_lei_ord._do_exec._no_13.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/845/projeto_de_lei_ord._do_exec._no_13.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre desafetação do imóvel urbano que especifica com a consequente autorização do Poder Executivo para proceder a doação do mesmoa Companhia de Desenvolvimento Urbano (CDHU) e dá outras providências.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/866/plo_executivo_no_14.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/866/plo_executivo_no_14.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre complemento de auxílio financeiro para as Entidades do Terceiro Setor ainda neste exercício e dá outras providências.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/867/plo_executivo_no_15.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/867/plo_executivo_no_15.2024.pdf</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/868/plo_executivo_no_16.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/868/plo_executivo_no_16.2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/664/projeto_de_lei_complementar_do_executivo_no_05.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/664/projeto_de_lei_complementar_do_executivo_no_05.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de revisão geral nos subsídios do Prefeito e Vice-prefeito municipal e dá outras providências.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/789/projeto_de_lei_complementar_do_executivo_no_06.2024_2.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/789/projeto_de_lei_complementar_do_executivo_no_06.2024_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Secretaria Municipal da Educação - SME no âmbito do Município de Taguaí, e dá outras providências.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/830/projeto_de_lei_complementar_do_executivo_no_07.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/830/projeto_de_lei_complementar_do_executivo_no_07.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o procedimento para instalação de infraestrutura de suporte para a Estação Transmissora de Radiocomunicação - ETR autorizada pela Agência Nacional de Telecomunicações - ANATEL, nos termos da legislação federal vidente.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/856/projeto_de_lei_complementar_do__executivo_no_08.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/856/projeto_de_lei_complementar_do__executivo_no_08.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regularização dos valores dos subsídios do Prefeito e Vice-Prefeito e dá outras providências.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora 2023/2024</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/844/projeto_de_resolucao_no_02.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/844/projeto_de_resolucao_no_02.2024.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução nº 04/2019, de 19 de dezembro de 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/829/projeto_de_decreto_no_01.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/829/projeto_de_decreto_no_01.2024.pdf</t>
   </si>
   <si>
     <t>Aprova as contas doPoder Executivo do Município de Taguaí, Estado de São Paulo, para o exercício de 2022.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/703/projeto_de_lei_do_legislativo_no_02.2024_0001_ocred.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/703/projeto_de_lei_do_legislativo_no_02.2024_0001_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da "Feira da Lua” do Município de Taguaí e dá outras providências.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/737/projeto_de_lei_no_03.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/737/projeto_de_lei_no_03.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de prédio público e dá outras providências.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/749/pll_no_04.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/749/pll_no_04.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a distribuição de fone antirruído para pessoas com Transtorno do Espectro Autista e dá outras providências</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/750/pll_no_05.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/750/pll_no_05.2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Ordinária nº 1183/2022 e dá outras providências</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/751/pll_no_06.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/751/pll_no_06.2024.pdf</t>
   </si>
   <si>
     <t>Altera a denominação de prédio público e dá outras providências</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/803/projeto_de_lei_no_07.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/803/projeto_de_lei_no_07.2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Ordinária n.º 1.204/2023 e dá outras providências.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/819/projeto_de_lei_do_legislativo_no._08.2024.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/819/projeto_de_lei_do_legislativo_no._08.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de denominação de logradouro público e dá outras providências. - Alcides Rodrigues de Lima</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/832/projeto_de_lei_ordinaria_do_legislativo_no_10.2004.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/832/projeto_de_lei_ordinaria_do_legislativo_no_10.2004.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de contratação de condenados pela Lei Federal nº 11.340/2006 – Lei Maria da Penha, por parte do Poder Público Municipal e dá_x000D_
 outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -3048,68 +3048,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/627/indicacao_no_01.2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/628/indicacao_no_02.2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/629/indicacao_no_03.2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/630/indicacao_no_04.2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/631/indicacao_no_05.2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/632/indicacao_no_06.2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/633/indicacao_no_07.2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/634/indicacao_no_08.2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/635/indicacao_no_09.2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/636/indicacao_no_10.2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/637/indicacao_no_11.2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/638/indicacao_no_12.2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/639/indicacao_no_13.2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/641/indicacao_no_14.2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/642/indicacao_no_15.2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/643/indicacao_no_16.2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/644/indicacao_no_17.2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/645/indicacao_no_18.2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/646/indicacao_no_19.2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/647/indicacao_no_20.2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/648/indicacao_no_21.2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/649/indicacao_no_22.2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/650/indicacao_no_23.2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/653/indicacao_no_24.2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/654/indicacao_no_25.2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/655/indicacao_no_26.2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/656/indicacao_no_27.2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/658/indicacao_no_29.2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/665/indicacao_no_30.2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/666/indicacao_no_31.2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/667/indicacao_no_32.2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/668/indicacao_no_33.2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/669/indicacao_no_34.2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/670/indicacao_no_35.2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/671/indicacao_no_36.2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/672/indicacao_no_37.2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/673/indicacao_no_38.2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/679/indicacao_no_39.2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/680/indicacao_no_40.2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/681/indicacao_no_41.2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/682/indicacao_no_42.2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/683/indicacao_no_43.2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/684/indicacao_no_44.2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/685/indicacao_no_45.2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/686/indicacao_no_46.2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/687/indicacao_no_47.2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/688/indicacao_no_48.2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/689/indicacao_no_49.2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/690/indicacao_no_50.2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/701/indicacao_no_51.2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/705/indicacao_no_52.2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/706/indicacao_no_53.2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/707/indicacao_no_54.2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/708/indicacao_no_55.2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/709/indicacao_no_56.2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/710/indicacao_no_57.2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/711/indicacao_no_58.2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/712/indicacao_no_59.2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/713/indicacao_no_60.2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/714/indicacao_no_61.2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/715/indicacao_no_62.2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/716/indicacao_no_63.2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/725/indicacao_no_64.2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/726/indicacao_no_65.2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/727/indicacao_no_66.2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/728/indicacao_no_67.2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/738/indicacao_no_69.2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/739/indicacao_no_70.2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/740/indicacao_no_71.2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/741/indicacao_no_72.2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/742/indicacao_no_73.2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/743/indicacao_no_74.2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/752/indicacao_no_75.2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/753/indicacao_no_76.2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/754/indicacao_no_77.2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/755/indicacao_no_78.2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/756/indicacao_no_79.2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/757/indicacao_no_80.2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/758/indicacao_no_81.2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/759/indicacao_no_82.2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/760/indicacao_no_83.2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/771/indicacao_no_84.2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/772/indicacao_no_85.2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/773/indicacao_no_86.2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/774/indicacao_no_87.2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/775/indicacao_no_88.2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/776/indicacao_no_89.2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/777/indicacao_no_90.2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/792/indicacao_no_91.2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/793/indicacao_no_92.2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/794/indicacao_no_93.2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/795/indicacao_no_94.2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/796/indicacao_no_95.2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/797/indicacao_no_96.2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/798/indicacao_no_97.2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/805/indicacao_no_98.2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/827/indicacao_no_99.2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/820/indicacao_no_100.2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/821/indicacao_no_101.2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/822/indicacao_no_102.2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/823/indicacao_no_103.2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/824/indicacao_no_104.2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/834/indicacao_no_105.2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/835/indicacao_no_106.2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/836/indicacao_no_107.2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/837/indicacao_no_108.2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/838/indicacao_no_109.2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/839/indicacao_no_110.2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/840/indicacao_no_111.2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/841/indicacao_no_112.2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/846/indicacao_no_113.2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/847/indicacao_no_114.2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/848/indicacao_no_115.2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/849/indicacao_no_116.2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/850/indicacao_no_117.2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/851/indicacao_no_118.2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/862/indicacao_no_120.2024-leitura.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/861/indicacao_no_121.2024-leitura.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/860/indicacao_no_122.2024-leitura.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/859/indicacao_no_123.2024-leitura.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/869/indicacao_no_124.2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/870/indicacao_no_125.2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/659/requerimento_no_01.2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/660/requerimento_no_02.2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/677/requerimento_no_03.2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/678/requerimento_no_04.2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/691/requerimento_no_06.2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/692/requerimento_no_07.2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/693/requerimento_no_08.2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/694/requerimento_no_09.2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/702/requerimento_no_10.2024_0001.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/722/requerimento_no_11.2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/723/requerimento_no_12.2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/724/requerimento_no_13.2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/732/requerimento_no_14.2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/733/requerimento_no_15.2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/734/requerimento_no_16.2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/735/requerimento_no_17.2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/736/requerimento_no_18.2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/748/requerimento_no_19.2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/761/requerimento_no_20.2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/762/requerimento_no_21.2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/763/requerimento_no_22.2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/764/requerimento_no_23.2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/769/requerimento_no_24.2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/770/requerimento_no_25.2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/778/requerimento_no_26.2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/779/requerimento_no_27.2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/780/requerimento_no_28.2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/788/requerimento_no_29.2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/799/requerimento_no_30.2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/800/requerimento_no_31.2024_verbal.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/806/requerimento_no_32.2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/814/requerimento_no_33.2024_verbal.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/815/requerimento_no_34.2024_verbal.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/816/requerimento_no_35.2024_verbal..pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/817/requerimento_no_36.2024_verbal.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/825/requerimento_no_37.2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/833/requerimento_no_38.2024_verbal.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/857/requerimento_no_39.2024_verbal.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/858/requerimento_no_40.2024_verbal.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/864/requerimento_no_41.2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/865/requerimento_no_42.2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/872/requerimento_no_43.2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/640/mocao_de_congratulacao_no_01.2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/651/mocao_de_congratulacao_no_02.2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/790/mocao_de_pesar_no_03.2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/652/mocao_de_pesar_no_04.2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/661/mocao_de_congratulacao_no_05.2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/662/mocao_de_pesar_no_06.2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/674/mocao_de_congratulacao_no_06.2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/675/mocao_de_pesar_no_07.2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/676/mocao_de_pesar_no_08.2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/696/mocao_de_pesar_no_10.2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/697/mocao_de_pesar_no_11.2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/698/mocao_de_pesar_no_12.2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/699/mocao_de_congratulacao_no_13.2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/700/mocao_de_congratulacao_no_14.2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/717/mocao_de_congratulacao_no_15.2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/718/mocao_de_pesar_no_16.2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/719/mocao_de_pesar_no_17.2024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/720/mocao_de_congratulacao_no_18.2024.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/721/mocao_de_congratulacao_no_19.2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/729/mocao_de_pesar_no_20.2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/730/mocao_de_congratulacao_no_21.2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/731/mocao_de_pesar_no_22.2024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/744/mocao_de_pesar_no_23.2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/745/mocao_de_congratulacao_no_24.2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/746/mocao_de_congratulacao_no_25.2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/747/mocao_de_pesar_no_26.2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/765/mocao_de_pesar_no_27.2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/766/mocao_de_congratulacao_no_28.2024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/767/mocao_de_congratulacao_no_29.2024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/768/mocao_de_pesar_no_30.2024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/781/mocao_de_pesar_no_31.2024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/782/mocao_de_pesar_no_32.2024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/783/mocao_de_pesar_no_33.2024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/801/mocao_de_congratulacao_no_34.2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/784/mocao_de_pesar_no_35.2024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/785/mocao_de_pesar_no_36.2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/786/mocao_de_pesar_no_37.2024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/787/mocao_de_pesar_no_38.2024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/802/mocao_de_congratulacao_no_39.2024.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/695/mocao_de_pesar_no_09.2024.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/807/mocao_de_pesar_no_41.2024.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/808/mocao_de_pesar_no_42.2024.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/809/mocao_de_pesar_no_43.2024.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/810/mocao_de_congratulacao_no_44.2024.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/811/mocao_de_congratulacao_no_45.2024.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/812/mocao_de_pesar_no_46.2024.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/813/mocao_de_pesar_no_47.2024.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/828/mocao_de_pesar_no_48.2024.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/842/mocao_de_pesar_no_49.2024.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/826/mocao_de_congratulacao_no_50.2024.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/843/mocao_de_pesar_no_51.2024.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/855/mocao_de_congratulacao_no_52.2024.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/854/mocao_de_congratulacao_no_53.2024.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/853/mocao_de_pesar_no_54.2024.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/852/mocao_de_pesar_no_55.2024.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/863/mocao_de_congratulacao_no_56.2024.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/871/mocao_de_congratulacao_no_57.2024.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/663/projeto_de_lei_ordinario_no_03.2024.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/704/projeto_de_lei_ordinaria_do_executivo_no_04.2024_ocred.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/804/projeto_de_lei_do_executivo_no_11.2024_loa.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/818/projeto_de_lei_do_executivo_no_12.2024.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/845/projeto_de_lei_ord._do_exec._no_13.2024.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/866/plo_executivo_no_14.2024.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/867/plo_executivo_no_15.2024.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/868/plo_executivo_no_16.2024.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/664/projeto_de_lei_complementar_do_executivo_no_05.2024.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/789/projeto_de_lei_complementar_do_executivo_no_06.2024_2.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/830/projeto_de_lei_complementar_do_executivo_no_07.2024.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/856/projeto_de_lei_complementar_do__executivo_no_08.2024.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/844/projeto_de_resolucao_no_02.2024.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/829/projeto_de_decreto_no_01.2024.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/703/projeto_de_lei_do_legislativo_no_02.2024_0001_ocred.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/737/projeto_de_lei_no_03.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/749/pll_no_04.2024.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/750/pll_no_05.2024.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/751/pll_no_06.2024.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/803/projeto_de_lei_no_07.2024.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/819/projeto_de_lei_do_legislativo_no._08.2024.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/832/projeto_de_lei_ordinaria_do_legislativo_no_10.2004.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/627/indicacao_no_01.2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/628/indicacao_no_02.2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/629/indicacao_no_03.2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/630/indicacao_no_04.2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/631/indicacao_no_05.2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/632/indicacao_no_06.2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/633/indicacao_no_07.2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/634/indicacao_no_08.2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/635/indicacao_no_09.2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/636/indicacao_no_10.2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/637/indicacao_no_11.2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/638/indicacao_no_12.2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/639/indicacao_no_13.2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/641/indicacao_no_14.2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/642/indicacao_no_15.2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/643/indicacao_no_16.2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/644/indicacao_no_17.2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/645/indicacao_no_18.2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/646/indicacao_no_19.2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/647/indicacao_no_20.2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/648/indicacao_no_21.2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/649/indicacao_no_22.2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/650/indicacao_no_23.2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/653/indicacao_no_24.2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/654/indicacao_no_25.2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/655/indicacao_no_26.2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/656/indicacao_no_27.2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/658/indicacao_no_29.2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/665/indicacao_no_30.2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/666/indicacao_no_31.2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/667/indicacao_no_32.2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/668/indicacao_no_33.2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/669/indicacao_no_34.2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/670/indicacao_no_35.2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/671/indicacao_no_36.2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/672/indicacao_no_37.2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/673/indicacao_no_38.2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/679/indicacao_no_39.2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/680/indicacao_no_40.2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/681/indicacao_no_41.2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/682/indicacao_no_42.2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/683/indicacao_no_43.2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/684/indicacao_no_44.2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/685/indicacao_no_45.2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/686/indicacao_no_46.2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/687/indicacao_no_47.2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/688/indicacao_no_48.2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/689/indicacao_no_49.2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/690/indicacao_no_50.2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/701/indicacao_no_51.2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/705/indicacao_no_52.2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/706/indicacao_no_53.2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/707/indicacao_no_54.2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/708/indicacao_no_55.2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/709/indicacao_no_56.2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/710/indicacao_no_57.2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/711/indicacao_no_58.2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/712/indicacao_no_59.2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/713/indicacao_no_60.2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/714/indicacao_no_61.2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/715/indicacao_no_62.2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/716/indicacao_no_63.2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/725/indicacao_no_64.2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/726/indicacao_no_65.2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/727/indicacao_no_66.2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/728/indicacao_no_67.2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/738/indicacao_no_69.2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/739/indicacao_no_70.2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/740/indicacao_no_71.2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/741/indicacao_no_72.2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/742/indicacao_no_73.2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/743/indicacao_no_74.2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/752/indicacao_no_75.2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/753/indicacao_no_76.2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/754/indicacao_no_77.2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/755/indicacao_no_78.2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/756/indicacao_no_79.2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/757/indicacao_no_80.2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/758/indicacao_no_81.2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/759/indicacao_no_82.2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/760/indicacao_no_83.2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/771/indicacao_no_84.2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/772/indicacao_no_85.2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/773/indicacao_no_86.2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/774/indicacao_no_87.2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/775/indicacao_no_88.2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/776/indicacao_no_89.2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/777/indicacao_no_90.2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/792/indicacao_no_91.2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/793/indicacao_no_92.2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/794/indicacao_no_93.2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/795/indicacao_no_94.2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/796/indicacao_no_95.2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/797/indicacao_no_96.2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/798/indicacao_no_97.2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/805/indicacao_no_98.2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/827/indicacao_no_99.2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/820/indicacao_no_100.2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/821/indicacao_no_101.2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/822/indicacao_no_102.2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/823/indicacao_no_103.2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/824/indicacao_no_104.2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/834/indicacao_no_105.2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/835/indicacao_no_106.2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/836/indicacao_no_107.2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/837/indicacao_no_108.2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/838/indicacao_no_109.2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/839/indicacao_no_110.2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/840/indicacao_no_111.2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/841/indicacao_no_112.2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/846/indicacao_no_113.2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/847/indicacao_no_114.2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/848/indicacao_no_115.2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/849/indicacao_no_116.2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/850/indicacao_no_117.2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/851/indicacao_no_118.2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/862/indicacao_no_120.2024-leitura.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/861/indicacao_no_121.2024-leitura.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/860/indicacao_no_122.2024-leitura.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/859/indicacao_no_123.2024-leitura.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/869/indicacao_no_124.2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/870/indicacao_no_125.2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/659/requerimento_no_01.2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/660/requerimento_no_02.2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/677/requerimento_no_03.2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/678/requerimento_no_04.2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/691/requerimento_no_06.2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/692/requerimento_no_07.2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/693/requerimento_no_08.2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/694/requerimento_no_09.2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/702/requerimento_no_10.2024_0001.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/722/requerimento_no_11.2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/723/requerimento_no_12.2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/724/requerimento_no_13.2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/732/requerimento_no_14.2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/733/requerimento_no_15.2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/734/requerimento_no_16.2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/735/requerimento_no_17.2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/736/requerimento_no_18.2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/748/requerimento_no_19.2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/761/requerimento_no_20.2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/762/requerimento_no_21.2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/763/requerimento_no_22.2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/764/requerimento_no_23.2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/769/requerimento_no_24.2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/770/requerimento_no_25.2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/778/requerimento_no_26.2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/779/requerimento_no_27.2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/780/requerimento_no_28.2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/788/requerimento_no_29.2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/799/requerimento_no_30.2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/800/requerimento_no_31.2024_verbal.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/806/requerimento_no_32.2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/814/requerimento_no_33.2024_verbal.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/815/requerimento_no_34.2024_verbal.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/816/requerimento_no_35.2024_verbal..pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/817/requerimento_no_36.2024_verbal.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/825/requerimento_no_37.2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/833/requerimento_no_38.2024_verbal.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/857/requerimento_no_39.2024_verbal.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/858/requerimento_no_40.2024_verbal.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/864/requerimento_no_41.2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/865/requerimento_no_42.2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/872/requerimento_no_43.2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/640/mocao_de_congratulacao_no_01.2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/651/mocao_de_congratulacao_no_02.2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/790/mocao_de_pesar_no_03.2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/652/mocao_de_pesar_no_04.2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/661/mocao_de_congratulacao_no_05.2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/662/mocao_de_pesar_no_06.2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/674/mocao_de_congratulacao_no_06.2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/675/mocao_de_pesar_no_07.2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/676/mocao_de_pesar_no_08.2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/696/mocao_de_pesar_no_10.2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/697/mocao_de_pesar_no_11.2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/698/mocao_de_pesar_no_12.2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/699/mocao_de_congratulacao_no_13.2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/700/mocao_de_congratulacao_no_14.2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/717/mocao_de_congratulacao_no_15.2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/718/mocao_de_pesar_no_16.2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/719/mocao_de_pesar_no_17.2024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/720/mocao_de_congratulacao_no_18.2024.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/721/mocao_de_congratulacao_no_19.2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/729/mocao_de_pesar_no_20.2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/730/mocao_de_congratulacao_no_21.2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/731/mocao_de_pesar_no_22.2024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/744/mocao_de_pesar_no_23.2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/745/mocao_de_congratulacao_no_24.2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/746/mocao_de_congratulacao_no_25.2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/747/mocao_de_pesar_no_26.2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/765/mocao_de_pesar_no_27.2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/766/mocao_de_congratulacao_no_28.2024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/767/mocao_de_congratulacao_no_29.2024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/768/mocao_de_pesar_no_30.2024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/781/mocao_de_pesar_no_31.2024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/782/mocao_de_pesar_no_32.2024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/783/mocao_de_pesar_no_33.2024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/801/mocao_de_congratulacao_no_34.2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/784/mocao_de_pesar_no_35.2024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/785/mocao_de_pesar_no_36.2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/786/mocao_de_pesar_no_37.2024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/787/mocao_de_pesar_no_38.2024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/802/mocao_de_congratulacao_no_39.2024.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/695/mocao_de_pesar_no_09.2024.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/807/mocao_de_pesar_no_41.2024.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/808/mocao_de_pesar_no_42.2024.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/809/mocao_de_pesar_no_43.2024.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/810/mocao_de_congratulacao_no_44.2024.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/811/mocao_de_congratulacao_no_45.2024.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/812/mocao_de_pesar_no_46.2024.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/813/mocao_de_pesar_no_47.2024.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/828/mocao_de_pesar_no_48.2024.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/842/mocao_de_pesar_no_49.2024.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/826/mocao_de_congratulacao_no_50.2024.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/843/mocao_de_pesar_no_51.2024.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/855/mocao_de_congratulacao_no_52.2024.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/854/mocao_de_congratulacao_no_53.2024.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/853/mocao_de_pesar_no_54.2024.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/852/mocao_de_pesar_no_55.2024.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/863/mocao_de_congratulacao_no_56.2024.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/871/mocao_de_congratulacao_no_57.2024.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/663/projeto_de_lei_ordinario_no_03.2024.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/704/projeto_de_lei_ordinaria_do_executivo_no_04.2024_ocred.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/804/projeto_de_lei_do_executivo_no_11.2024_loa.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/818/projeto_de_lei_do_executivo_no_12.2024.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/845/projeto_de_lei_ord._do_exec._no_13.2024.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/866/plo_executivo_no_14.2024.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/867/plo_executivo_no_15.2024.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/868/plo_executivo_no_16.2024.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/664/projeto_de_lei_complementar_do_executivo_no_05.2024.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/789/projeto_de_lei_complementar_do_executivo_no_06.2024_2.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/830/projeto_de_lei_complementar_do_executivo_no_07.2024.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/856/projeto_de_lei_complementar_do__executivo_no_08.2024.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/844/projeto_de_resolucao_no_02.2024.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/829/projeto_de_decreto_no_01.2024.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/703/projeto_de_lei_do_legislativo_no_02.2024_0001_ocred.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/737/projeto_de_lei_no_03.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/749/pll_no_04.2024.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/750/pll_no_05.2024.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/751/pll_no_06.2024.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/803/projeto_de_lei_no_07.2024.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/819/projeto_de_lei_do_legislativo_no._08.2024.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2024/832/projeto_de_lei_ordinaria_do_legislativo_no_10.2004.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H246"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="125.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="124.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>