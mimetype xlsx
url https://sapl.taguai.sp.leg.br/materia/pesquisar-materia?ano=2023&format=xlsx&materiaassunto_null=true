--- v0 (2026-02-05)
+++ v1 (2026-05-17)
@@ -54,2467 +54,2467 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>INDIC</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Carlos Rodolfo</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/418/indicacao_no_01.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/418/indicacao_no_01.2023.pdf</t>
   </si>
   <si>
     <t>solicitando estudo técnico para viabilizar a contratação de médico especialista em Neuropediatria para atender à rede pública municipal de saúde em Taguaí.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Luiz Henriko</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/419/indicacao_no_02.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/419/indicacao_no_02.2023.pdf</t>
   </si>
   <si>
     <t>Sugerindo a instalação de Ponto de Coleta de cartelas de remédios vazias na Farmácia Municipal.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Juliano Codognotto</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/420/indicacao_no_03.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/420/indicacao_no_03.2023.pdf</t>
   </si>
   <si>
     <t>Indicando a instalação de cadeiras estofadas ou outro tipo de mobiliário confortável no Velório Municipal.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Tatu Bença</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/421/indicacao_no_04.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/421/indicacao_no_04.2023.pdf</t>
   </si>
   <si>
     <t>Solicitando a demolição do barracão ao lado da Santa Casa e construção de garagem para as ambulâncias da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/422/indicacao_no_05.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/422/indicacao_no_05.2023.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação de um Distrito Industrial em Taguaí.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/423/indicacao_no_06.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/423/indicacao_no_06.2023.pdf</t>
   </si>
   <si>
     <t>Indicando a limpeza das bocas de lobo dos bairros.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Elza Dalcin</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/424/indicacao_no_07.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/424/indicacao_no_07.2023.pdf</t>
   </si>
   <si>
     <t>Indicando a instalação de lombada na Rua do Bairro Saltinho, que liga a Rodovia aos Liutti com o objetivo de diminuir a velocidade de veículos, especialmente caminhões, e evitar a disseminação de poeira nas residências.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/425/indicacao_no_08.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/425/indicacao_no_08.2023.pdf</t>
   </si>
   <si>
     <t>Indicando instalação de bebedouros no Ginásio Municipal José Lança.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/426/indicacao_no_09.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/426/indicacao_no_09.2023.pdf</t>
   </si>
   <si>
     <t>Indicando solicitando que a prefeitura avalie a possibilidade de implementação de mão única na Rua das Acácias ou que pinte um dos lados do meio-fio para proibir estacionar, a fim de melhorar a segurança e mobilidade dos motoristas na rua.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/427/indicacao_no_10.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/427/indicacao_no_10.2023.pdf</t>
   </si>
   <si>
     <t>Indicando o fornecimento de Equipamentos de Proteção Individual (EPI's) para os garis da Prefeitura Municipal de Taguaí.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/428/indicacao_no_11.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/428/indicacao_no_11.2023.pdf</t>
   </si>
   <si>
     <t>Indicando a instalação de lombada na Rua Emílio Garbelote, próximo ao Abrigo Institucional, no município de Taguaí.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/429/indicacao_no_12.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/429/indicacao_no_12.2023.pdf</t>
   </si>
   <si>
     <t>Indicando que a Prefeitura Municipal estude a possibilidade de tornar a Rua das Margaridas mão única, visando melhorar o tráfego de veículos e a segurança dos pedestres na região.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Borracha</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/430/indicacao_no_13.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/430/indicacao_no_13.2023.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de corrimão no coreto da Praça Ângelo Gobbo, no município de Taguaí, visando garantir a segurança das crianças que brincam no local.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/431/indicacao_no_14.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/431/indicacao_no_14.2023.pdf</t>
   </si>
   <si>
     <t>solicitando que a Sabesp realize o conserto de um buraco aberto na Rua João Meneghel Sobrinho, no município de Taguaí.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/432/indicacao_no_15.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/432/indicacao_no_15.2023.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Sabesp conclua um serviço que foi iniciado na Rua Vereador Izalino Maximiano, no município de Taguaí, e que ainda não foi finalizado, causando transtornos aos moradores da região.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/433/indicacao_no_16.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/433/indicacao_no_16.2023.pdf</t>
   </si>
   <si>
     <t>Solicitando que a prefeitura de Taguaí instale um semáforo no cruzamento da Rua João Carniato com a Rua José Inácio Ribeiro, a fim de garantir a segurança dos pedestres e motoristas que transitam pelo local.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Muka</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/450/indicacao_no_17.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/450/indicacao_no_17.2023.pdf</t>
   </si>
   <si>
     <t>Indicando que a prefeitura municipal coloque massa asfáltica na Rua Brasílio Custódio de Camargo e Rua Tite Gobbo, e, caso não seja responsabilidade da prefeitura, que a mesma acione a Sabesp para consertar o local.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/434/indicacao_no_18.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/434/indicacao_no_18.2023.pdf</t>
   </si>
   <si>
     <t>Solicitando que a prefeitura municipal instale lombadas na Rua Cabreúvas e Rua José Inácio Ribeiro, próximo à Construsilva.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/435/indicacao_no_19.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/435/indicacao_no_19.2023.pdf</t>
   </si>
   <si>
     <t>Solicitando que a prefeitura municipal instale cestas de basquete nos ginásios de esportes da cidade, visando fomentar a prática esportiva e a promoção de lazer e entretenimento para a população local.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/436/indicacao_no_20.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/436/indicacao_no_20.2023.pdf</t>
   </si>
   <si>
     <t>Indicando que a prefeitura municipal instale um ponto de ônibus no Jardim Primavera para estudantes das faculdades de Avaré.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/440/indicacao_no_21.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/440/indicacao_no_21.2023.pdf</t>
   </si>
   <si>
     <t>Indicando que a prefeitura municipal realize a manutenção da estrada rural do Bairro do Fogaça, próximo ao campo dos Soldera, visando garantir a segurança e a comodidade dos moradores e usuários dessa via.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/437/indicacao_no_22.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/437/indicacao_no_22.2023.pdf</t>
   </si>
   <si>
     <t>Indicando que a prefeitura municipal realize a poda das árvores localizadas na Vicinal Clóvis Rodrigues da Fonseca.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/438/indicacao_no_23.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/438/indicacao_no_23.2023.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja acionada a empresa que prestou serviços de construção das canaletas para escoamento de água às margens da vicinal Antonio Soldera, para que realize manutenção à altura do km 6.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/439/indicacao_no_24.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/439/indicacao_no_24.2023.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizado o plantio de mudas de árvores nos locais onde foram realizados cortes recentemente.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/451/indicacao_no_25.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/451/indicacao_no_25.2023.pdf</t>
   </si>
   <si>
     <t>Indicando que a prefeitura municipal providencie a instalação de placas com os nomes das ruas do Jardim dos Ypês, com o intuito de facilitar a identificação das vias pelos moradores e visitantes do bairro.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/452/indicacao_no_26.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/452/indicacao_no_26.2023.pdf</t>
   </si>
   <si>
     <t>Indicando que seja elaborada uma lei para melhorar o trânsito em Taguaí, com o objetivo de garantir mais segurança e fluidez no tráfego urbano.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/453/indicacao_no_27.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/453/indicacao_no_27.2023.pdf</t>
   </si>
   <si>
     <t>Indicando que seja elaborado o Plano Diretor para o município de Taguaí, visando garantir o desenvolvimento urbano sustentável e ordenado da cidade.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/454/indicacao_no_28.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/454/indicacao_no_28.2023.pdf</t>
   </si>
   <si>
     <t>Criando a Carteira de Identificação da Pessoa com Transtorno do Espectro Autista (Ciptea), com o objetivo de garantir atenção integral, pronto atendimento e prioridade no atendimento e acesso aos serviços públicos e privados, em especial nas áreas de saúde, educação e assistência social.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/455/indicacao_no_29.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/455/indicacao_no_29.2023.pdf</t>
   </si>
   <si>
     <t>Indicando para que a prefeitura municipal faça a implementação de portarias com controle de entrada e saída de pessoas nas escolas municipais, visando a segurança das crianças.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/456/indicacao_no_30.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/456/indicacao_no_30.2023.pdf</t>
   </si>
   <si>
     <t>Indicando para a prefeitura municipal de Taguaí organizar o fluxo de veículos em frente às escolas Vitório Bérgamo e Padre Giovane Ferretti.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/457/indicacao_no_31.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/457/indicacao_no_31.2023.pdf</t>
   </si>
   <si>
     <t>Indicando para a prefeitura municipal elabore um projeto de lei para implementar o Programa de Aquisição de Alimentos (PAA) no município.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/458/indicacao_no_32.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/458/indicacao_no_32.2023.pdf</t>
   </si>
   <si>
     <t>Indicando para a prefeitura municipal a realização de reparos na estrada rural do bairro do Bugio, próximo ao sítio Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/459/indicacao_no_33.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/459/indicacao_no_33.2023.pdf</t>
   </si>
   <si>
     <t>Indicando para a prefeitura municipal envie de um caminhão de pedras para a estrada rural, subindo a estrada do Gobbo, na serra do Gobbo.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/471/indicacao_no_34.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/471/indicacao_no_34.2023.pdf</t>
   </si>
   <si>
     <t>Indicando que a prefeitura envie à Câmara Municipal projeto de lei para a implantação do IPTU verde no município de Taguaí.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/488/indicacao_no_35.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/488/indicacao_no_35.2023.pdf</t>
   </si>
   <si>
     <t>Indicando que a prefeitura instale um busto do ex-prefeito Jair Carniato no Recinto de Festas que leva seu nome.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/472/indicacao_no_36.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/472/indicacao_no_36.2023.pdf</t>
   </si>
   <si>
     <t>Indicando a disponibilização de linhas de ônibus no horário de saída dos alunos da Escola Estadual João Gobbo Sobrinho.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/473/indicacao_no_37.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/473/indicacao_no_37.2023.pdf</t>
   </si>
   <si>
     <t>Indicando que a prefeitura municipal realize a limpeza de todos os bueiros da cidade.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/474/indicacao_no_38.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/474/indicacao_no_38.2023.pdf</t>
   </si>
   <si>
     <t>Indicando a instalação de um ponto de ônibus coberto para que os alunos e pais de alunos possam aguardar o transporte escolar em frente ao antigo Esporte Clube Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/475/indicacao_no_39.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/475/indicacao_no_39.2023.pdf</t>
   </si>
   <si>
     <t>Indicando que a prefeitura municipal faça uma parada de ônibus no Jardim Primavera para os estudantes que se deslocam até Piraju.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/476/indicacao_no_40.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/476/indicacao_no_40.2023.pdf</t>
   </si>
   <si>
     <t>Sugerindo que a Prefeitura Municipal de Taguaí disponibilize transporte escolar diurno para os estudantes que residem longe da escola que frequentam.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/489/indicacao_no_41.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/489/indicacao_no_41.2023.pdf</t>
   </si>
   <si>
     <t>Solicitando que a prefeitura municipal instale um ponto de ônibus no terreno localizado na esquina da Rua dos Pinheiros com a Rua José Inácio Ribeiro, a fim de proporcionar mais conforto e segurança aos pacientes que necessitam aguardar o transporte para realizar tratamentos, consultas e exames em outras cidades da região.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/480/indicacao_no_42.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/480/indicacao_no_42.2023.pdf</t>
   </si>
   <si>
     <t>Solicitando que a prefeitura municipal realize uma revisão na referência salarial dos motoristas de Taguaí.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/481/indicacao_no_43.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/481/indicacao_no_43.2023.pdf</t>
   </si>
   <si>
     <t>Solicitando que a prefeitura municipal realize a pintura da lombada localizada na Rua dos Buritis, na altura do número 27.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/482/indicacao_no_44.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/482/indicacao_no_44.2023.pdf</t>
   </si>
   <si>
     <t>Solicitando que a prefeitura municipal que seja realizada a colocação de asfalto na Rua dos Lírios.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/483/indicacao_no_45.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/483/indicacao_no_45.2023.pdf</t>
   </si>
   <si>
     <t>Solicitando que a prefeitura municipal disponibilize dois servidores braçais por bairro para realização da limpeza urbana em Taguaí.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/484/indicacao_no_46.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/484/indicacao_no_46.2023.pdf</t>
   </si>
   <si>
     <t>Solicitando que a prefeitura municipal  disponibilize um dos tratores da Casa da Agricultura para o Barracão Municipal de Taguaí.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/479/indicacao_no_47.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/479/indicacao_no_47.2023.pdf</t>
   </si>
   <si>
     <t>Indicando que seja realizada uma operação tapa-buracos nas ruas da cidade, visando a melhoria das condições de tráfego e segurança dos cidadãos.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/490/indicacao_no_48.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/490/indicacao_no_48.2023.pdf</t>
   </si>
   <si>
     <t>Indicando que prefeitura municipal instale a Farmácia Municipal no terreno da prefeitura localizado próximo à Escola Municipal Arlindo Bérgamo. Tal medida é de grande importância para a comunidade, visto que a instalação da farmácia nessa região centralizada proporcionará maior facilidade de acesso aos munícipes.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/491/indicacao_no_49.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/491/indicacao_no_49.2023.pdf</t>
   </si>
   <si>
     <t>Indicando que a prefeitura municipal disponibilize bolas de futebol e vôlei no Ginásio de Esportes Tato Gobbo. Tal medida é de grande importância para a comunidade, visto que o ginásio é muito utilizado e muitas pessoas reclamam da falta de bolas para que possam praticar os esportes.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/492/indicacao_no_50.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/492/indicacao_no_50.2023.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Prefeitura Municipal de Taguaí realize um estudo a fim de viabilizar concurso público para nível técnico.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/493/indicacao_no_51.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/493/indicacao_no_51.2023.pdf</t>
   </si>
   <si>
     <t>Solicitando a revisão na referência salarial da categoria de atendente de educação infantil.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/494/indicacao_no_52.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/494/indicacao_no_52.2023.pdf</t>
   </si>
   <si>
     <t>Solicitando a elaboração de estudos para a implantação de uma Guarda Municipal em nosso município.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/495/indicacao_no_53.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/495/indicacao_no_53.2023.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Prefeitura Municipal realize reparos na Rua Joanita Porte, altura do número 280, e na Avenida Apóstolo Bérgamo, a fim de solucionar problemas de escoamento de água.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/496/indicacao_no_54.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/496/indicacao_no_54.2023.pdf</t>
   </si>
   <si>
     <t>Indicando que a Prefeitura Municipal pague insalubridade de 40% para as faxineiras das escolas.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/497/indicacao_no_55.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/497/indicacao_no_55.2023.pdf</t>
   </si>
   <si>
     <t>Indicando a instalação de um bicicletário na Praça Ângelo Gobbo.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/498/indicacao_no_56.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/498/indicacao_no_56.2023.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de lixeiras nas ruas e pontos estratégicos da cidade de Taguaí.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/499/indicacao_no_58.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/499/indicacao_no_58.2023.pdf</t>
   </si>
   <si>
     <t>Solicitando que a prefeitura municipal refaça o calçamento no entorno da Escola Municipal Pedro Soldera.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/500/indicacao_no_59.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/500/indicacao_no_59.2023.pdf</t>
   </si>
   <si>
     <t>Indicando para que a prefeitura municipal instale um sistema de som no Centro de Saúde, semelhante ao da Santa Casa de Taguaí.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/501/indicacao_no_60.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/501/indicacao_no_60.2023.pdf</t>
   </si>
   <si>
     <t>Indicando que a prefeitura municipal providencie o transporte universitário para os alunos de Taguaí que estudam em Jacarezinho-PR.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/502/indicacao_no_61.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/502/indicacao_no_61.2023.pdf</t>
   </si>
   <si>
     <t>Indicando que a prefeitura municipal realize reparos no cruzamento da Rua Cipriano Romano da Silva com a Rua Oreste Cimati.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/512/indicacao_no_62.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/512/indicacao_no_62.2023.pdf</t>
   </si>
   <si>
     <t>Indicando que a prefeitura municipal instale um sistema de segurança, monitoramento e alarme em todas as escolas da rede municipal.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/</t>
+    <t>http://sapl.taguai.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Indicando que a prefeitura municipal disponibilize varredores nas ruas dos bairros de Taguaí.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/514/indicacao_no_64.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/514/indicacao_no_64.2023.pdf</t>
   </si>
   <si>
     <t>Indicando que a prefeitura municipal instale botões do pânico nas escolas do município, a fim de garantir a segurança dos estudantes, professores e funcionários.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/515/indicacao_no_65.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/515/indicacao_no_65.2023.pdf</t>
   </si>
   <si>
     <t>Solicitando a disponibilização de palestras para alunos das escolas do município com psicólogos e lideranças religiosas para tratar sobre problemas enfrentados pelos alunos e prevenir atos de violência.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/523/indicacao_no_66.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/523/indicacao_no_66.2023.pdf</t>
   </si>
   <si>
     <t>Solicitando a adequação das lombadas já existentes conforme normas do CONTRAN (Conselho Nacional de Trânsito)</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Dudu da Ambulância</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/526/indicacao_no_67.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/526/indicacao_no_67.2023.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de um Playground na praça esportiva em construção de Taguaí.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/527/indicacao_no_68.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/527/indicacao_no_68.2023.pdf</t>
   </si>
   <si>
     <t>Indicando à Prefeitura Municipal de Taguaí a instalação de um toldo no Velório Municipal, visando proporcionar maior conforto e proteção aos cidadãos durante as cerimônias fúnebres, especialmente em períodos de incidência solar intensa.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/528/indicacao_no_69.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/528/indicacao_no_69.2023.pdf</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/529/indicacao_no_70.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/529/indicacao_no_70.2023.pdf</t>
   </si>
   <si>
     <t>Indicando que seja feita parceria entre a Prefeitura Municipal de Taguaí e a Prefeitura de Coronel Macedo para realização de reparos na estrada rural do Bairro Fundão, que atravessa ambos os municípios.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/530/indicacao_no_71.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/530/indicacao_no_71.2023.pdf</t>
   </si>
   <si>
     <t>Solicitando reparos no cruzeiro e na guarita, especialmente em relação à cobertura, localizados na entrada da estrada rural que liga a cidade ao Bairro Fundão.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/531/indicacao_no_72.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/531/indicacao_no_72.2023.pdf</t>
   </si>
   <si>
     <t>Indicando à Prefeitura Municipal de Taguaí a necessidade de instalação de lixeiras no Cruzeiro e na entrada do Cemitério Municipal, visando à melhoria da limpeza e conservação desses locais.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/532/indicacao_no_73.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/532/indicacao_no_73.2023.pdf</t>
   </si>
   <si>
     <t>Solicitando a proibição de estacionamento em um dos lados da Rua Archângelo Gabriel, no trecho próximo ao Velório Municipal, visando a melhoria do fluxo de trânsito em momentos de velórios.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/533/indicacao_no_74.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/533/indicacao_no_74.2023.pdf</t>
   </si>
   <si>
     <t>Indicando que a prefeitura municipal adeque o salário mínimo dos servidores públicos municipais ao valor do salário mínimo estadual aprovado recentemente na Assembleia Legislativa do Estado de São Paulo.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/534/indicacao_no_75.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/534/indicacao_no_75.2023.pdf</t>
   </si>
   <si>
     <t>Indicando a realização de estudo visando à implantação de uma farmácia municipal no bairro Jardim Primavera, a fim de democratizar e facilitar o acesso aos medicamentos para os moradores da região.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/535/indicacao_no_76.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/535/indicacao_no_76.2023.pdf</t>
   </si>
   <si>
     <t>Indicando a realização de estudo para implantar de um ônibus circular gratuito em Taguaí, visando facilitar o deslocamento dos trabalhadores e estudantes que residem em bairros mais afastados até o centro da cidade, onde se concentram indústrias de confecção e escolas.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/536/indicacao_no_77.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/536/indicacao_no_77.2023.pdf</t>
   </si>
   <si>
     <t>Solicitando à Prefeitura Municipal de Taguaí para incluir a Rua Jair Domingues no programa de recapeamento asfáltico, visando a melhoria da infraestrutura viária e atendendo à necessidade de revitalização da referida via.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/537/indicacao_no_78.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/537/indicacao_no_78.2023.pdf</t>
   </si>
   <si>
     <t>Indicando à Prefeitura Municipal de Taguaí para estabelecer uma parceria com a Comissão de Festas para proporcionar gratuidade no parque de diversões durante o Dia das Crianças (12 de outubro) na 35ª Festa do Peão, a fim de promover a diversão e o entretenimento infantil nessa data comemorativa.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/538/indicacao_no_79.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/538/indicacao_no_79.2023.pdf</t>
   </si>
   <si>
     <t>Solicitando à Prefeitura Municipal de Taguaí estudar a possibilidade de realizar o serviço de jardinagem junto ao monumento em memória às vítimas do acidente ocorrido em 25 de novembro de 2020, na Rodovia Alfredo de Oliveira Carvalho, com o objetivo de manter o local bem cuidado e preservado, em homenagem às vítimas e como forma de respeito aos seus familiares.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/539/indicacao_no_80.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/539/indicacao_no_80.2023.pdf</t>
   </si>
   <si>
     <t>Solicitando que a prefeitura municipal regularize a concessão de diárias aos servidores públicos municipal da categoria de motorista.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/540/indicacao_no_81.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/540/indicacao_no_81.2023.pdf</t>
   </si>
   <si>
     <t>Solicitando a adequação do piso salarial dos professores da rede municipal de ensino de Taguaí ao valor estabelecido pela Lei nº 11.738/2008.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/541/indicacao_no_82.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/541/indicacao_no_82.2023.pdf</t>
   </si>
   <si>
     <t>Indicando a instalação de redutor de velocidade na Rua das Margaridas visando garantir a segurança dos moradores.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/542/indicacao_no_83.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/542/indicacao_no_83.2023.pdf</t>
   </si>
   <si>
     <t>Solicitando que a prefeitura municipal estude a viabilidade e promova a criação do Conselho Municipal de Trânsito em Taguaí visando aprimorar a gestão e a segurança viária.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/543/indicacao_no_84.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/543/indicacao_no_84.2023.pdf</t>
   </si>
   <si>
     <t>Indicando a implementação do novo piso salarial nacional para os enfermeiros da rede municipal de saúde de Taguaí, conforme definido pela Lei nº 14.434/2022, com respaldo do crédito especial de R$ 7,3 bilhões aberto pelo governo federal no orçamento do Fundo Nacional de Saúde.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/544/indicacao_no_85.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/544/indicacao_no_85.2023.pdf</t>
   </si>
   <si>
     <t>Solicitando à prefeitura municipal a adoção de medidas para solucionar o problema de acúmulo de água na Rua das Palmeiras, altura do número 101.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/545/indicacao_no_86.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/545/indicacao_no_86.2023.pdf</t>
   </si>
   <si>
     <t>Solicitando a implementação do pagamento de vale alimentação para os funcionários que trabalham como diaristas pela prefeitura de Taguaí.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/548/indicacao_no_87.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/548/indicacao_no_87.2023.pdf</t>
   </si>
   <si>
     <t>Solicitando para que acione o setor competente para a realização do serviço de pintura das lombadas, em especial da Rua XV de novembro e, também, das demais que foram realizados os recapes.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/549/indicacao_no_88.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/549/indicacao_no_88.2023.pdf</t>
   </si>
   <si>
     <t>Solicitando para que providencie a feitura de lombada na Rua José Inácio Ribeiro, próximo a casa do Sr. José Telle.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/550/indicacao_no_89.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/550/indicacao_no_89.2023.pdf</t>
   </si>
   <si>
     <t>Indicando que a Prefeitura Municipal realize uma operação tapa buracos nas ruas do município.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/551/indicacao_no_90.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/551/indicacao_no_90.2023.pdf</t>
   </si>
   <si>
     <t>Indicando para que providencie uma solução para o abastecimento de água no bairro Bocaina.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/552/indicacao_no_91.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/552/indicacao_no_91.2023.pdf</t>
   </si>
   <si>
     <t>Para providencie o reparo e o pedregulhamento na estrada rural do Bairro Fundão.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/553/indicacao_no_92.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/553/indicacao_no_92.2023.pdf</t>
   </si>
   <si>
     <t>Para providencie o reparo e o pedregulhamento na estrada rural do Bairro Fogaça.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/554/indicacao_no_93.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/554/indicacao_no_93.2023.pdf</t>
   </si>
   <si>
     <t>Solicitando para que providencie reparo na Avenida Apóstolo Bérgamo em cruzamento com a Rua Abelardo Manesco.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/555/indicacao_no_94.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/555/indicacao_no_94.2023.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de uma boca de lobo no cruzamento da Rua das Camélias com a Rua das Azaleias.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/556/indicacao_no_95.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/556/indicacao_no_95.2023.pdf</t>
   </si>
   <si>
     <t>Solicitando a criação de um programa municipal nos moldes do programa estadual “Escola da Família” a ser implantado nas escolas municipais.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/557/indicacao_no_96.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/557/indicacao_no_96.2023.pdf</t>
   </si>
   <si>
     <t>Indicando que a prefeitura elabore um estudo para alterar os critérios para contagem de tempo como período aquisitivo necessário para a concessão de quinquênios, sexta-parte e licença prêmio para os servidores públicos municipais, nos termos da Lei Complementar Federal nº 191/2022.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/561/indicacao_no_97.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/561/indicacao_no_97.2023.pdf</t>
   </si>
   <si>
     <t>Sugerindo que a prefeitura municipal estude a possibilidade de alugar uma piscina ou viabilize o transporte para que os idosos do município possam realizar hidroginástica, visando proporcionar maior qualidade de vida e bem-estar para esse grupo de cidadãos.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/562/indicacao_no_98.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/562/indicacao_no_98.2023.pdf</t>
   </si>
   <si>
     <t>Indicando à prefeitura municipal  necessidade de realizar a manutenção das lajotas e promover melhorias nas Ruas dos Pinheiros, Gervásio Carniato e Matias Malaquias da Costa, a fim de garantir a segurança e mobilidade dos moradores e motoristas que transitam por essas vias.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/563/indicacao_no_99.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/563/indicacao_no_99.2023.pdf</t>
   </si>
   <si>
     <t>Indicando à Prefeitura Municipal a necessidade de garantir a segurança na construção da Escola Estadual, especialmente no que se refere à prevenção de acesso não autorizado ao local por crianças e adolescentes, a fim de evitar possíveis acidentes.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/566/indicacao_no_100.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/566/indicacao_no_100.2023.pdf</t>
   </si>
   <si>
     <t>Indicando à Prefeitura de Taguaí a importância de realizar melhorias na estrada rural do Bairro do Cabelo, incluindo a criação de um retorno, a fim de atender às demandas dos moradores da região.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/567/indicacao_no_101.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/567/indicacao_no_101.2023.pdf</t>
   </si>
   <si>
     <t>Indicando  a necessidade de realizar a instalação de uma lombada e melhorias na iluminação pública na Rua Eduardo Evaristo, atendendo às demandas dos moradores e visando garantir a segurança viária e o bem-estar da comunidade.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/569/indicacao_no_102.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/569/indicacao_no_102.2023.pdf</t>
   </si>
   <si>
     <t>Solicitando à Prefeitura Municipal de Taguaí a instalação de ponto de ônibus na Rua José Inácio Ribeiro, próximo ao novo prédio da Congregação Cristã.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/570/indicacao_no_103.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/570/indicacao_no_103.2023.pdf</t>
   </si>
   <si>
     <t>Indicando à Prefeitura Municipal de Taguaí a pintura de faixas de pedestres e PARE nas esquinas da Avenida Apóstolo Bérgamo.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/571/indicacao_no_104.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/571/indicacao_no_104.2023.pdf</t>
   </si>
   <si>
     <t>Solicitando à Prefeitura Municipal de Taguaí a realização de manutenção, limpeza e possível reforma da Praça do Idoso.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/572/indicacao_no_105.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/572/indicacao_no_105.2023.pdf</t>
   </si>
   <si>
     <t>Solicitando à Prefeitura Municipal de Taguaí um estudo para a criação da Secretaria Municipal dos Direitos da Mulher em Taguaí.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/581/indicacao_no_106.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/581/indicacao_no_106.2023.pdf</t>
   </si>
   <si>
     <t>Solicitando à Prefeitura Municipal de Taguaí a instalação de um redutor de velocidade (lombada) na Rua José Gobbo, altura do loteamento Santa Catarina.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/582/indicacao_no_107.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/582/indicacao_no_107.2023.pdf</t>
   </si>
   <si>
     <t>Sugerindo à Prefeitura Municipal de Taguaí a alteração dos nomes das ruas do Jardim dos Ipês em homenagem a pessoas que contribuíram para o município, e a instalação de lombadas para garantir a segurança dos moradores.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/583/indicacao_no_108.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/583/indicacao_no_108.2023.pdf</t>
   </si>
   <si>
     <t>Solicitando à Prefeitura Municipal de Taguaí a realização da limpeza dos bairros e terrenos baldios, ou, caso inviável, a implementação de uma campanha de conscientização para os proprietários.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/584/indicacao_no_109.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/584/indicacao_no_109.2023.pdf</t>
   </si>
   <si>
     <t>Solicitando à Prefeitura Municipal de Taguaí a instalação de um redutor de velocidade (lombada) na Rua dos Buritis.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/585/indicacao_no_110.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/585/indicacao_no_110.2023.pdf</t>
   </si>
   <si>
     <t>Indicando à Prefeitura Municipal de Taguaí para implementar plantão aos fins de semana para motoristas do setor da saúde, visando melhorar o atendimento e atender às demandas dos motoristas.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/586/indicacao_no_111.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/586/indicacao_no_111.2023.pdf</t>
   </si>
   <si>
     <t>Indicando à Prefeitura Municipal de Taguaí para conceder um reajuste no vale alimentação de todos os servidores do poder executivo para R$ 400,00.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/587/indicacao_no_112.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/587/indicacao_no_112.2023.pdf</t>
   </si>
   <si>
     <t>Indicando à Prefeitura Municipal de Taguaí para proibir o estacionamento em um dos lados da Rua das Acácias, próxima à faculdade FIT, visando melhorar a fluidez do trânsito e garantir a segurança viária.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/588/indicacao_no_113.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/588/indicacao_no_113.2023.pdf</t>
   </si>
   <si>
     <t>Indicando à Prefeitura Municipal de Taguaí para realizar serviços de manutenção na Rua Luiza Rodrigues Soares, visando melhorar a infraestrutura viária e a acessibilidade entre o Bairro Meneghel e a Rodovia Antonio Soldera.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/594/indicacao_no_114.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/594/indicacao_no_114.2023.pdf</t>
   </si>
   <si>
     <t>Indicando à Prefeitura Municipal de Taguaí a instalação de uma lombada na Rua das Papoulas, altura do número 231 e Rua das Palmeiras, altura do número 250.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/592/indicacao_no_115.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/592/indicacao_no_115.2023.pdf</t>
   </si>
   <si>
     <t>Solicitando estudo técnico para implementação do Conselho Municipal sobre Álcool outras Drogas.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/595/indicacao_no_116.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/595/indicacao_no_116.2023.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de ar-condicionado ou ventilador na sala de espera do Posto de Saúde Rosa Boranga.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/593/indicacao_no_117.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/593/indicacao_no_117.2023.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Prefeitura Municipal de Taguaí estude a viabilidade da implantação do Programa Jovem Aprendiz em sua estrutura.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/596/indicacao_no_118.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/596/indicacao_no_118.2023.pdf</t>
   </si>
   <si>
     <t>Solicitando à Prefeitura Municipal de Taguaí que analise e, se cabível, conceda o pagamento de insalubridade em seu grau máximo (40%) para as faxineiras das escolas municipais de nosso município.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/597/indicacao_no_119.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/597/indicacao_no_119.2023.pdf</t>
   </si>
   <si>
     <t>Solicitando à Prefeitura Municipal de Taguaí o fornecimento de uniformes para os motoristas municipais, com foco especial naqueles que prestam serviços na área da saúde.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/598/indicacao_no_120.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/598/indicacao_no_120.2023.pdf</t>
   </si>
   <si>
     <t>Solicitando à Prefeitura Municipal de Taguaí que realize a manutenção da estrada rural localizada no Bairro Rosolem.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/602/indicacao_no_121.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/602/indicacao_no_121.2023.pdf</t>
   </si>
   <si>
     <t>Indicando à Prefeitura Municipal a instalação de torneiras de água até o final do cemitério municipal.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/607/indicacao_no_122.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/607/indicacao_no_122.2023.pdf</t>
   </si>
   <si>
     <t>Indicando a instalação de ventilador ou ar-condicionado no Centro de Convivência do Idoso – CCI</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/620/indicacao_no_123.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/620/indicacao_no_123.2023.pdf</t>
   </si>
   <si>
     <t>Solicitando um estudo para instalação de Placas Solares nos Prédios Públicos Municipais.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/608/indicacao_no_124.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/608/indicacao_no_124.2023.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de lombada na Avenida Antonio Soldera</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/609/indicacao_no_125.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/609/indicacao_no_125.2023.pdf</t>
   </si>
   <si>
     <t>Solicitando revisão da referência salarial do cargo de Atendente de Educação Infantil no âmbito municipal de Taguaí</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/610/indicacao_no_126.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/610/indicacao_no_126.2023.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de ar-condicionado no Centro de Saúde Rosa Boranga.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/611/indicacao_no_127.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/611/indicacao_no_127.2023.pdf</t>
   </si>
   <si>
     <t>Indicando à Prefeitura Municipal de Taguaí o pagamento da insalubridade a todos os servidores que têm direito, com destaque para as faxineiras das escolas municipais</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/612/indicacao_no_128.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/612/indicacao_no_128.2023.pdf</t>
   </si>
   <si>
     <t>Indicando à Prefeitura Municipal de Taguaí a instalação de ar-condicionado nas salas de aula das escolas municipais de Taguaí</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/613/indicacao_no_129.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/613/indicacao_no_129.2023.pdf</t>
   </si>
   <si>
     <t>Indicando à Prefeitura Municipal de Taguaí a instalação de uma lombada na Rua Leônidas Romano da Silva, altura do número 690</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/621/indicacao_no_130.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/621/indicacao_no_130.2023.pdf</t>
   </si>
   <si>
     <t>Solicitando à Prefeitura Municipal de Taguaí que realize a manutenção no telhado e calhas do Ginásio de Esportes José Lança no Jardim Primavera.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/622/indicacao_no_131.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/622/indicacao_no_131.2023.pdf</t>
   </si>
   <si>
     <t>Solicitando à Prefeitura Municipal de Taguaí que realize a manutenção urgente das calçadas próximas às Escolas Municipais.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>REQUE</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/443/requerimento_no_01.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/443/requerimento_no_01.2023.pdf</t>
   </si>
   <si>
     <t>Requerendo informações sobre a contratação de estagiários pela Prefeitura Municipal de Taguaí e possível parceria com a ACIAT - Associação Comercial de Taguaí.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/444/requerimento_no_02.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/444/requerimento_no_02.2023.pdf</t>
   </si>
   <si>
     <t>Requerendo informações a respeito da implantação do plano de cargos, carreiras e remuneração dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/445/requerimento_no_03.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/445/requerimento_no_03.2023.pdf</t>
   </si>
   <si>
     <t>Requerendo informações a respeito do pagamento do Piso do Magistério no corrente ano.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/446/requerimento_no_04.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/446/requerimento_no_04.2023.pdf</t>
   </si>
   <si>
     <t>Requerendo informações relacionadas ao cronograma de recuperação das estradas rurais para o exercício de 2023.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/460/requerimento_no_05.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/460/requerimento_no_05.2023.pdf</t>
   </si>
   <si>
     <t>Requerendo informações sobre a previsão para instalação da iluminação de LED em toda a cidade.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/461/requerimento_no_06.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/461/requerimento_no_06.2023.pdf</t>
   </si>
   <si>
     <t>Requerendo que seja realizada a pintura da Rodovia Alfredo de Oliveira Carvalho, que corta o nosso município.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/477/requerimento_no_07.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/477/requerimento_no_07.2023.pdf</t>
   </si>
   <si>
     <t>Requerendo que informe a esta Casa de Leis se há previsão para a criação do Conselho Municipal de Trânsito e do Fundo Municipal de Trânsito.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/478/requerimento_no_08.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/478/requerimento_no_08.2023.pdf</t>
   </si>
   <si>
     <t>Requerendo que a prefeitura municipal informe qual a previsão para regularizar a concessão de diárias aos servidores públicos municipal da categoria de motorista.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/504/requerimento_no_09.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/504/requerimento_no_09.2023.pdf</t>
   </si>
   <si>
     <t>Requerendo informações à Prefeitura Municipal de Taguaí sobre o pagamento do Piso do Magistério no corrente ano.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/516/requerimento_no_10.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/516/requerimento_no_10.2023.pdf</t>
   </si>
   <si>
     <t>Requerendo à Secretaria de Segurança Pública do Estado de São Paulo que seja aumentado o efetivo de policiais militares no município de Taguaí.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/517/requerimento_no_11.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/517/requerimento_no_11.2023.pdf</t>
   </si>
   <si>
     <t>Requerendo esclarecimentos acerca da falta de produtos de limpeza em algumas escolas municipais.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/518/requerimento_no_12.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/518/requerimento_no_12.2023.pdf</t>
   </si>
   <si>
     <t>Requerendo à Secretaria de Segurança Pública do Estado de São Paulo estudo sobre a possibilidade de designar um Delegado Titular para a Polícia Civil e um Sargento para a Polícia Militar no município de Taguaí.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/519/requerimento_no_13.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/519/requerimento_no_13.2023.pdf</t>
   </si>
   <si>
     <t>Requerendo instalação de redutor de velocidade (lombada) na Rodovia Alfredo de Oliveira Carvalho, próximo ao Bairro Saltinho, próximo a Loja Paiol e Transportadora São Gabriel.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/559/requerimento_no_14.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/559/requerimento_no_14.2023.pdf</t>
   </si>
   <si>
     <t>Requerendo informações acerca da contratação de psicólogos e assistentes sociais para a E.E. João Gobbo Sobrinho de Taguaí.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/560/requerimento_no_15.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/560/requerimento_no_15.2023.pdf</t>
   </si>
   <si>
     <t>Requerendo informações sobre a exclusão do pagamento dos valores retroativos a janeiro devido aos profissionais da educação por força da Portaria do MEC n.º 17 e da Lei Federal n.º11.738/2008, que aumentou o piso salarial dos professores em âmbito nacional, com observância obrigatória dos Estados e Municípios.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/573/requerimento_no_16.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/573/requerimento_no_16.2023.pdf</t>
   </si>
   <si>
     <t>Requerendo a Prestação de Contas do Programa Melhor Caminho no município.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/603/requerimento_no_18.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/603/requerimento_no_18.2023.pdf</t>
   </si>
   <si>
     <t>Requerendo a Prefeitura, CPFL, Info Mais, Telecom, Zaaz Internet e Webby Internet, de forma urgente, que estas empresas tomem as medidas necessárias em relação à altura dos cabos que estão instalados nos postes, especialmente na Avenida Apóstolo Bérgamo, no cruzamento com a Rua João Carniato, em nosso município.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/614/requerimento_no_19.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/614/requerimento_no_19.2023.pdf</t>
   </si>
   <si>
     <t>Requerendo à Companhia Paulista de Força e Luz (CPFL) informações sobre as quedas de energia na zona rural do município e a ausência de entrega de contas em alguns pontos da zona urbana</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/408/mocao_de_repudio.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/408/mocao_de_repudio.pdf</t>
   </si>
   <si>
     <t>Manifestando contrariedade aos atos de violência e depredação do patrimônio público que ocorreram em Brasília no dia 08 de janeiro de 2023.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/441/mocao_pesar_no_02.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/441/mocao_pesar_no_02.2023.pdf</t>
   </si>
   <si>
     <t>Seja enviada à família da Srª. Luiza Domingues Meneghel, em virtude de seu falecimento.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/442/mocao_pesar_no_03.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/442/mocao_pesar_no_03.2023.pdf</t>
   </si>
   <si>
     <t>Seja enviada à família do Sr. Benedito Antonio Neves, mais conhecido por Dito Padeiro, em virtude de seu falecimento.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/485/mocao_de_repudio_no_04.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/485/mocao_de_repudio_no_04.2023.pdf</t>
   </si>
   <si>
     <t>Enviada ao Departamento de Estradas de Rodagem - DER, manifestando repúdio ao órgão pela demarcação dos limites da faixa de domínio do órgão na zona urbana de Taguaí com a instalação de cerca de arame farpado às margens da Rodovia Alfredo de oliveira Carvalho.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/503/mocao_de_pesar_no_05.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/503/mocao_de_pesar_no_05.2023.pdf</t>
   </si>
   <si>
     <t>Seja enviada à família do Sr. Antonio Pires Batista em virtude de seu falecimento.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/520/mocao_congratulacao_no_06.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/520/mocao_congratulacao_no_06.2023.pdf</t>
   </si>
   <si>
     <t>Seja enviada ao Chefe do Poder Executivo, parabenizando-o pela instalação de sistema de monitoramento por câmeras e designação de vigilantes municipais para as escolas da rede municipal de Taguaí.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/521/mocao_congratulacao_no_08.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/521/mocao_congratulacao_no_08.2023.pdf</t>
   </si>
   <si>
     <t>Seja enviada ao Recanto de Educação Infantil Santa Rita de Cássia, parabenizando-o pela venda Assados na Boca de Forno no dia 09 de abril.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/524/mocao_congratulacao_no_07.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/524/mocao_congratulacao_no_07.2023.pdf</t>
   </si>
   <si>
     <t>Seja enviada aos Senhores Gustavo Silva Almeida, João Paulo de Sousa Lima, Otávio Bértolli e Cleide Moreira, parabenizando-os pelos excelentes serviços prestados à sociedade taguaiense como investigadores da Polícia Civil.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/546/mocao_congratulacao_no_09.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/546/mocao_congratulacao_no_09.2023.pdf</t>
   </si>
   <si>
     <t>Seja enviada à Estância Três Meninas, parabenizando-a pela inauguração e sucesso do evento de inauguração, contribuindo para o desenvolvimento e lazer do município de Taguaí.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/547/mocao_de_pesar_no_10.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/547/mocao_de_pesar_no_10.2023.pdf</t>
   </si>
   <si>
     <t>Seja enviada à família do Sr. Ovídio Epifanio Stefani em virtude de seu falecimento.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/558/mocao_de_pesar_no_11.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/558/mocao_de_pesar_no_11.2023.pdf</t>
   </si>
   <si>
     <t>Seja enviada à família do Sr. Antonio Jair Carniato em virtude de seu falecimento.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/564/mocao_de_congratulacao_no_12.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/564/mocao_de_congratulacao_no_12.2023.pdf</t>
   </si>
   <si>
     <t>Seja enviada ao Grupo iHouse e seus fundadores, Gabriel Rodrigues da Silva e Bruno Gabriel Campos Garcia, pela destacada atuação e contribuição para o desenvolvimento da região.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/565/mocao_de_congratulacao_no_13.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/565/mocao_de_congratulacao_no_13.2023.pdf</t>
   </si>
   <si>
     <t>Seja enviada à técnica em enfermagem Selma Camila da Silva Murijo pelos relevantes serviços prestados na região e amor a sua profissão.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/574/mocao_de_congratulacao_no_14.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/574/mocao_de_congratulacao_no_14.2023.pdf</t>
   </si>
   <si>
     <t>Seja enviada ao casal Samanta Camargo e Ezequiel Neto em reconhecimento e apreço por sua notável atitude de honestidade e integridade.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/575/mocao_de_congratulacao_no_15.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/575/mocao_de_congratulacao_no_15.2023.pdf</t>
   </si>
   <si>
     <t>Parabenizando-o por seu talentoso trabalho como o Palhaço Katatau. A cultura do circo e a figura do palhaço desempenham um papel significativo em nossa sociedade, e é uma honra ter um jovem taguaiense dedicado a manter essa tradição viva em nossa comunidade.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/589/mocao_de_congratulacao_no_16.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/589/mocao_de_congratulacao_no_16.2023.pdf</t>
   </si>
   <si>
     <t>Seja enviada à escritora Rosely Laureana, parabenizando-a pela noite de autógrafos do lançamento de seu livro infantil "A Leoa Lívia", em reconhecimento ao seu talento literário e ao incentivo à leitura infantil.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/590/mocao_de_apoio_no_17.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/590/mocao_de_apoio_no_17.2023.pdf</t>
   </si>
   <si>
     <t>Seja enviada ao Senador Presidente do Senado Federal Exmo. Sr. Rodrigo Otávio Soares Pacheco e ao Deputado Federal Presidente da Câmara dos Deputados Exmo. Sr. Arthur Lira, pela postura adotada em face da tentativa de legalização do aborto por meio da ADPF 442, a fim de garantir as prerrogativas constitucionais e republicanas das competências do Poder Legislativo e de se evitar um possível ativismo judicial por parte do Supremo Tribunal Federal.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/599/mocao_de_congratulacao_no_18.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/599/mocao_de_congratulacao_no_18.2023.pdf</t>
   </si>
   <si>
     <t>Seja enviada à Cooperativa dos Catadores de Material Reciclável de Taguaí - Recicla Taguaí, pelos esforços incansáveis e pelo valioso trabalho que realizam em nosso município.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/600/mocao_de_congratulacao_no_19.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/600/mocao_de_congratulacao_no_19.2023.pdf</t>
   </si>
   <si>
     <t>Seja enviada ao Senhor José Jurandir de Oliveira, parabenizando-o por seus 16 anos de serviço dedicados à população taguaiense como pedreiro na Prefeitura de Taguaí.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/604/mocao_de_congratulacao_no_20.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/604/mocao_de_congratulacao_no_20.2023.pdf</t>
   </si>
   <si>
     <t>Seja enviada à Comissão de Festas “Os Comandante” pela excepcional organização da Expo Taguaí 2023, realizada em nosso município entre os dias 11 a 15 de outubro de 2023.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/605/mocao_de_congratulacao_no_21.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/605/mocao_de_congratulacao_no_21.2023.pdf</t>
   </si>
   <si>
     <t>Seja enviada ao Senhor José Guilherme Lança Rodrigues, parabenizando-o por sua notável gestão como presidente da Santa Casa de Misericórdia de Taguaí, durante o período de oito anos, de 2015 a 2023.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/615/mocao_de_pesar_no_22.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/615/mocao_de_pesar_no_22.2023.pdf</t>
   </si>
   <si>
     <t>Seja enviada à família da Srª. Adimair Rabello de Almeida diante de seu falecimento</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/616/mocao_de_congratulacao_no_23.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/616/mocao_de_congratulacao_no_23.2023.pdf</t>
   </si>
   <si>
     <t>Seja enviada aos senhores Antonio Carlos Aparecido dos Santos, Consuelo Dalcin, Antonio Silvério, Benjamin e Elias, parabenizando-os pelo dedicado trabalho que realizaram no Cemitério Municipal, contando com a colaboração valiosa de diversos comércios locais que doaram tintas e materiais para a execução da pintura e limpeza</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/617/mocao_de_pesar_no_24.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/617/mocao_de_pesar_no_24.2023.pdf</t>
   </si>
   <si>
     <t>Seja enviada à família do Sr. José Eduardo Gobbo diante de seu falecimento</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/623/mocao_de_congratulacao_no_25.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/623/mocao_de_congratulacao_no_25.2023.pdf</t>
   </si>
   <si>
     <t>Seja enviada à Sra. Ana Catarina Silva Santos, parabenizando-a pelos mais de 15 anos de dedicados serviços prestados na Polícia Civil do Município de Taguaí.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/624/mocao_de_congratulacao_no_26.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/624/mocao_de_congratulacao_no_26.2023.pdf</t>
   </si>
   <si>
     <t>Seja enviada à Sra. Letícia Cristina de Oliveira, parabenizando-a pelos notáveis serviços prestados como escrivã na Polícia Civil do Município de Taguaí.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/626/mocao_de_congratulacao_no_27.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/626/mocao_de_congratulacao_no_27.2023.pdf</t>
   </si>
   <si>
     <t>Seja enviada ao Sr. Alfredo de Melo, parabenizando-o pelo exemplar trabalho desenvolvido frente à horta comunitária no Posto de Saúde Jardim Primavera, em Taguaí.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/625/mocao_de_pesar_no_28.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/625/mocao_de_pesar_no_28.2023.pdf</t>
   </si>
   <si>
     <t>Seja enviada à família do Sr. Gamaliel Nunes Vicençoto em decorrência de seu falecimento.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>Éder Carlos Fogaça da Cruz</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/410/projeto_de_lei_do_executivo_no_01.20223.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/410/projeto_de_lei_do_executivo_no_01.20223.pdf</t>
   </si>
   <si>
     <t>Altera a denominação de trecho da Rodovia Antônio Soldera para Avenida Antônio Soldera e dá outras providências.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/411/projeto_de_lei_ordinario_do_executivo_no_02.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/411/projeto_de_lei_ordinario_do_executivo_no_02.2023.pdf</t>
   </si>
   <si>
     <t>"Disciplina a soltura de fogos de artifício no Município de Taguaí e dá outras providências.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/447/projeto_de_lei_ordinaria_do_executivo_no_03.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/447/projeto_de_lei_ordinaria_do_executivo_no_03.2023.pdf</t>
   </si>
   <si>
     <t>Altera o inciso I do artigo 2º da Lei nº 1052/2014 de 21/05/2014 e dá outras providências.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/507/projeto_de_lei_do_executivo_no_04.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/507/projeto_de_lei_do_executivo_no_04.2023.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Segurança Alimentar e Nutricional Sustentável de Taguaí, Estado de São Paulo, estabelece os componentes municipais do Sistema Nacional de Segurança Alimentar e Nutricional - SISAN, criado pela Lei Federal nº 11.346, de 15 de setembro de 2006, bem como fixa as diretrizes para o Plano Municipal de Segurança Alimentar e Nutricional.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/505/projeto_de_lei_ordinaria_do_executivo_no05.2023_-_ldo.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/505/projeto_de_lei_ordinaria_do_executivo_no05.2023_-_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da lei orçamentária de 2024, e dá outras providências</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/577/projeto_de_lei_do_executivo_no_08.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/577/projeto_de_lei_do_executivo_no_08.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Taguaí a celebrar acordo de cooperação com a Fundação Centro e Atendimento Socioeducativo do Estado de São Paulo – FUNDAÇÃO e dá outras providências.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/578/projeto_de_lei_do_executivo_no_09.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/578/projeto_de_lei_do_executivo_no_09.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de auxílios para as entidades do Terceiro Setor e fixa despesa de repasse para o exercício de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/579/projeto_de_lei_do_executivo_no_10.2023_ocred.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/579/projeto_de_lei_do_executivo_no_10.2023_ocred.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Taguaí para o exercício financeiro de 2024 - LOA.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/412/projeto_de_lei_complementar_do_executivo_no_01.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/412/projeto_de_lei_complementar_do_executivo_no_01.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de revisão geral na remuneração dos servidores públicos municipais e dá outras providências</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/413/projeto_de_lei_complementar_do_executivo_no_02.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/413/projeto_de_lei_complementar_do_executivo_no_02.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de revisão geral nos subsídios do Prefeito e Vice-prefeito Municipal e dá outras providências</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/414/projeto_de_lei_complementar_do_executivo_no_03.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/414/projeto_de_lei_complementar_do_executivo_no_03.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de reajuste no vale alimentação dos servidores públicos municipais e dá outras providências.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/415/projeto_de_lei_complementar_do_executivo_no_04.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/415/projeto_de_lei_complementar_do_executivo_no_04.2023.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação Fiscal - REFIS - e dá outras providências.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/468/projeto_de_lei_complementar_do_executivo_no_06.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/468/projeto_de_lei_complementar_do_executivo_no_06.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a extinção e criação de funções gratificadas no âmbito do quadro de pessoal de provimento efetivo da prefeitura municipal de Taguaí e dá outras providências</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/469/projeto_de_lei_complementar_do_executivo_no_07.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/469/projeto_de_lei_complementar_do_executivo_no_07.2023.pdf</t>
   </si>
   <si>
     <t>Regulamenta, no âmbito do município de Taguaí, os procedimentos para garantia do acesso à informação, conforme o disposto na Lei Federal nº 12.527, de 18 de novembro de 2011, que dispõe sobre o acesso a informações previsto no inciso XXXIII do "caput" do art. 5º, no inciso II do parágrafo 3º do art. e no parágrafo 2º do art. 216 da Constituição Federal, a classificação dos documentos públicos para fins de destinação e dá outras providências.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/522/projeto_de_lei_complementar_do_executivo_no_09.2023_1.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/522/projeto_de_lei_complementar_do_executivo_no_09.2023_1.pdf</t>
   </si>
   <si>
     <t>Altera o valor dos vencimentos da função gratificada de Encarregado dos serviços de combate às endemias e dá outras providências.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/525/projeto_de_lei_complementar_do_executivo_no_10.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/525/projeto_de_lei_complementar_do_executivo_no_10.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos, funções gratificadas, alteração de nomenclaturas e atribuições do quadro de pessoal da prefeitura municipal de Taguaí e dá outras providências.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/576/projeto_de_lei_complementar_do_executivo_no_11.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/576/projeto_de_lei_complementar_do_executivo_no_11.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de reajuste geral nos vencimentos dos servidores municipais e dá outras providências</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/580/projeto_de_lei_complementar_no_13.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/580/projeto_de_lei_complementar_no_13.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de referência de vencimentos, extinções de funções gratificadas, instituição do regime de plantões e diárias e dá outras providências.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/619/projeto_de_lei_complementar_do_executivo_no_15.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/619/projeto_de_lei_complementar_do_executivo_no_15.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do cargo de controlador interno em provimento efetivo e dá outras providências</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>ELO</t>
   </si>
   <si>
     <t>Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/462/proposta_de_emenda_a_lei_organica_no_01.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/462/proposta_de_emenda_a_lei_organica_no_01.2023.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivos ao artigo 128 da Lei Orgânica do Município de Taguaí e dá outras providências</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora 2023/2024</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/464/projeto_de_resolucao_no_01.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/464/projeto_de_resolucao_no_01.2023.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Lei nº 14.133, de 1 º de abril de 2021, que dispõe sobre licitações e contratos administrativos, no âmbito do Poder Legislativo de Taguaí-SP e dá outras providências</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/465/projeto_de_resolucao_no_02.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/465/projeto_de_resolucao_no_02.2023.pdf</t>
   </si>
   <si>
     <t>Regulamenta o §3º, do art. 8º, da Lei nº 14.133, de 1º de abril de 2021, para dispor sobre as regras realativas à atuação do agente de contratação, da equipe de apoio, da comissão de contratação e dos gestores e fiscais do contrato.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/470/projeto_de_resolucao_no_03.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/470/projeto_de_resolucao_no_03.2023.pdf</t>
   </si>
   <si>
     <t>Regulamenta o sistema de banco de horas e o pagamento de horas extras no âmbito do Poder Legislativo do Município de Taguaí e dá outras providências.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/463/projeto_de_decreto_legislativo_no_01.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/463/projeto_de_decreto_legislativo_no_01.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de cidadão taguaiense - Dr. José Camilo de Souza Junior</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/466/projeto_de_decreto_legislativo_no_02.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/466/projeto_de_decreto_legislativo_no_02.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de cidadão taguaiense - Ana Luiza Gobbo</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/606/projeto_de_decreto_legislativo_no_03.2023_-_leandro_simi.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/606/projeto_de_decreto_legislativo_no_03.2023_-_leandro_simi.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Título de Cidadão Taguaiense. (Leandro Simi)</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/618/projeto_de_decreto_legislativo_no_05.2023_-_cabo_de_lima.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/618/projeto_de_decreto_legislativo_no_05.2023_-_cabo_de_lima.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de cidadão taguaiense -Cb_x000D_
 PM Fernando Marcelo de Almeida Lima</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>EPL</t>
   </si>
   <si>
     <t>Emenda a Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/486/emenda_no_01.2023_ao_projeto_de_lei_do_legislativo_no_01.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/486/emenda_no_01.2023_ao_projeto_de_lei_do_legislativo_no_01.2023.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º e o artigo 2º do Projeto de Lei do Legislativo nº 01/2023 que "Dispõe sobre o direito de matrícula na escola mais próxima de sua residência ao aluno com deficiência ou diagnosticado com transtorno de espectro autista (TEA) ou cujos pais ou responsáveis sejam pessoas com deficiência ou idoso e dá outras providências.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/506/emenda_aditiva_no_01.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/506/emenda_aditiva_no_01.2023.pdf</t>
   </si>
   <si>
     <t>Acrescenta parágrafo único ao art. 3º do Projeto de Lei Ordinária nº 03/2023, de 02 de fevereiro de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/508/emenda_supressiva_resolucao.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/508/emenda_supressiva_resolucao.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva nº 01 ao Projeto de Resolução nº 03/2023, de 10 de março de 2023, de autoria da Mesa Diretora, que dispõe sobre a regulamentação do banco de horas e o pagamento de horas extras no âmbito do Poder Legislativo do Município de Taguaí e dá outras providências</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/510/emenda_no_01.2023_ao_projeto_de_lei_do_legislativo_no_01.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/510/emenda_no_01.2023_ao_projeto_de_lei_do_legislativo_no_01.2023.pdf</t>
   </si>
   <si>
     <t>Emenda nº 01 ao Projeto de Lei do legislativo 01/2023, de 15 de fevereiro de 2023, de autoria dos vereadores Carlos Rodolfo Rodrigues, Luiz Henrique de Souza e Elza Maria de Oliveira Dalcin, que Dispõe sobre o direito de matrícula na escola mais próxima de sua residência ao aluno com deficiência ou diagnosticado com transtorno de espectro autista (TEA) ou cujos pais ou responsáveis sejam pessoas com deficiência ou idoso e dá outras providências.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/511/emenda_supressiva.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/511/emenda_supressiva.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva nº 01 ao Projeto de Lei do Legislativo 01/2023, de 15 de fevereiro de 2023, de autoria dos vereadores Carlos Rodolfo Rodrigues, Luiz Henrique de Souza e Elza Maria de Oliveira Dalcin, que dispõe sobre o direito de matrícula na escola mais próxima de sua residência ao aluno com deficiência ou diagnosticado com Transtorno do Espectro Autista (TEA) ou cujos pais ou responsáveis sejam pessoas com deficiência ou idoso e dá outras providências.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>Carlos Rodolfo, Elza Dalcin, Luiz Henriko</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/449/projeto_de_lei_ordinaria_do_legislativo_no_01.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/449/projeto_de_lei_ordinaria_do_legislativo_no_01.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o direito de matrícula na escola mais próxima de sua residência ao aluno com deficiência ou diagnosticado com transtorno do espectro autista (TEA), ou cujos pais ou responsáveis sejam pessoas com deficiência ou idoso e dá outras providências.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/467/projeto_de_lei_do_legislativo_no_02.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/467/projeto_de_lei_do_legislativo_no_02.2023.pdf</t>
   </si>
   <si>
     <t>Institui o primeiro lote de árvores imunes ao corte no Município de Taguaí e dá outras providências.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/568/projeto_de_lei_do_legislativo_no_04.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/568/projeto_de_lei_do_legislativo_no_04.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Suplementar</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/591/projeto_de_lei_do_legislativo_no_05.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/591/projeto_de_lei_do_legislativo_no_05.2023.pdf</t>
   </si>
   <si>
     <t>Institui o PROGRAMA DE ASSISTÊNCIA INTEGRAL A SAÚDE DA MULHER, estabelece diretrizes para a implementação das ações e serviços de atendimento de suas especificidades e dá outras providências</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/601/projeto_de_lei_do_legislativo_no_06.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/601/projeto_de_lei_do_legislativo_no_06.2023.pdf</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/416/projeto_de_lei_complementar_do_legislativo_no_01.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/416/projeto_de_lei_complementar_do_legislativo_no_01.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral no subsídio dos vereadores e presidente da Câmara Municipal de Taguaí</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/417/projeto_de_lei_complementar_do_legislativo_no_02.2023.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/417/projeto_de_lei_complementar_do_legislativo_no_02.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral na tabela de referências salariais do quadro de pessoal da Câmara Municipal de Taguaí</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>SUBEM</t>
   </si>
   <si>
     <t>Sub Emenda</t>
   </si>
   <si>
     <t>Altera o enunciado da Emenda Aditiva nº 01/2023 que acrescentou parágrafo único ao art. 3º do Projeto de Lei Ordinária nº 03/2023, de 02 de fevereiro de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/509/subemenda_aditiva.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/509/subemenda_aditiva.pdf</t>
   </si>
   <si>
     <t>Acrescenta à Emenda nº 01 de 17 de março de 2023 do Projeto de Lei do Legislativo 01/2023, que dispõe sobre o direito de matrícula na escola mais próxima de sua residência ao aluno com deficiência ou diagnosticado com Transtorno do Espectro Autista (TEA) ou cujos pais ou responsáveis sejam pessoas com deficiência ou idoso e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2821,68 +2821,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/418/indicacao_no_01.2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/419/indicacao_no_02.2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/420/indicacao_no_03.2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/421/indicacao_no_04.2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/422/indicacao_no_05.2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/423/indicacao_no_06.2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/424/indicacao_no_07.2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/425/indicacao_no_08.2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/426/indicacao_no_09.2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/427/indicacao_no_10.2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/428/indicacao_no_11.2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/429/indicacao_no_12.2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/430/indicacao_no_13.2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/431/indicacao_no_14.2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/432/indicacao_no_15.2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/433/indicacao_no_16.2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/450/indicacao_no_17.2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/434/indicacao_no_18.2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/435/indicacao_no_19.2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/436/indicacao_no_20.2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/440/indicacao_no_21.2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/437/indicacao_no_22.2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/438/indicacao_no_23.2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/439/indicacao_no_24.2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/451/indicacao_no_25.2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/452/indicacao_no_26.2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/453/indicacao_no_27.2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/454/indicacao_no_28.2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/455/indicacao_no_29.2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/456/indicacao_no_30.2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/457/indicacao_no_31.2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/458/indicacao_no_32.2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/459/indicacao_no_33.2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/471/indicacao_no_34.2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/488/indicacao_no_35.2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/472/indicacao_no_36.2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/473/indicacao_no_37.2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/474/indicacao_no_38.2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/475/indicacao_no_39.2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/476/indicacao_no_40.2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/489/indicacao_no_41.2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/480/indicacao_no_42.2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/481/indicacao_no_43.2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/482/indicacao_no_44.2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/483/indicacao_no_45.2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/484/indicacao_no_46.2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/479/indicacao_no_47.2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/490/indicacao_no_48.2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/491/indicacao_no_49.2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/492/indicacao_no_50.2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/493/indicacao_no_51.2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/494/indicacao_no_52.2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/495/indicacao_no_53.2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/496/indicacao_no_54.2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/497/indicacao_no_55.2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/498/indicacao_no_56.2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/499/indicacao_no_58.2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/500/indicacao_no_59.2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/501/indicacao_no_60.2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/502/indicacao_no_61.2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/512/indicacao_no_62.2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/514/indicacao_no_64.2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/515/indicacao_no_65.2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/523/indicacao_no_66.2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/526/indicacao_no_67.2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/527/indicacao_no_68.2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/528/indicacao_no_69.2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/529/indicacao_no_70.2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/530/indicacao_no_71.2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/531/indicacao_no_72.2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/532/indicacao_no_73.2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/533/indicacao_no_74.2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/534/indicacao_no_75.2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/535/indicacao_no_76.2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/536/indicacao_no_77.2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/537/indicacao_no_78.2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/538/indicacao_no_79.2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/539/indicacao_no_80.2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/540/indicacao_no_81.2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/541/indicacao_no_82.2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/542/indicacao_no_83.2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/543/indicacao_no_84.2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/544/indicacao_no_85.2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/545/indicacao_no_86.2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/548/indicacao_no_87.2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/549/indicacao_no_88.2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/550/indicacao_no_89.2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/551/indicacao_no_90.2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/552/indicacao_no_91.2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/553/indicacao_no_92.2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/554/indicacao_no_93.2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/555/indicacao_no_94.2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/556/indicacao_no_95.2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/557/indicacao_no_96.2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/561/indicacao_no_97.2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/562/indicacao_no_98.2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/563/indicacao_no_99.2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/566/indicacao_no_100.2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/567/indicacao_no_101.2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/569/indicacao_no_102.2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/570/indicacao_no_103.2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/571/indicacao_no_104.2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/572/indicacao_no_105.2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/581/indicacao_no_106.2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/582/indicacao_no_107.2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/583/indicacao_no_108.2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/584/indicacao_no_109.2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/585/indicacao_no_110.2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/586/indicacao_no_111.2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/587/indicacao_no_112.2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/588/indicacao_no_113.2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/594/indicacao_no_114.2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/592/indicacao_no_115.2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/595/indicacao_no_116.2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/593/indicacao_no_117.2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/596/indicacao_no_118.2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/597/indicacao_no_119.2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/598/indicacao_no_120.2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/602/indicacao_no_121.2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/607/indicacao_no_122.2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/620/indicacao_no_123.2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/608/indicacao_no_124.2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/609/indicacao_no_125.2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/610/indicacao_no_126.2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/611/indicacao_no_127.2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/612/indicacao_no_128.2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/613/indicacao_no_129.2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/621/indicacao_no_130.2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/622/indicacao_no_131.2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/443/requerimento_no_01.2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/444/requerimento_no_02.2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/445/requerimento_no_03.2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/446/requerimento_no_04.2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/460/requerimento_no_05.2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/461/requerimento_no_06.2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/477/requerimento_no_07.2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/478/requerimento_no_08.2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/504/requerimento_no_09.2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/516/requerimento_no_10.2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/517/requerimento_no_11.2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/518/requerimento_no_12.2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/519/requerimento_no_13.2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/559/requerimento_no_14.2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/560/requerimento_no_15.2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/573/requerimento_no_16.2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/603/requerimento_no_18.2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/614/requerimento_no_19.2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/408/mocao_de_repudio.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/441/mocao_pesar_no_02.2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/442/mocao_pesar_no_03.2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/485/mocao_de_repudio_no_04.2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/503/mocao_de_pesar_no_05.2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/520/mocao_congratulacao_no_06.2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/521/mocao_congratulacao_no_08.2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/524/mocao_congratulacao_no_07.2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/546/mocao_congratulacao_no_09.2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/547/mocao_de_pesar_no_10.2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/558/mocao_de_pesar_no_11.2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/564/mocao_de_congratulacao_no_12.2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/565/mocao_de_congratulacao_no_13.2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/574/mocao_de_congratulacao_no_14.2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/575/mocao_de_congratulacao_no_15.2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/589/mocao_de_congratulacao_no_16.2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/590/mocao_de_apoio_no_17.2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/599/mocao_de_congratulacao_no_18.2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/600/mocao_de_congratulacao_no_19.2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/604/mocao_de_congratulacao_no_20.2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/605/mocao_de_congratulacao_no_21.2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/615/mocao_de_pesar_no_22.2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/616/mocao_de_congratulacao_no_23.2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/617/mocao_de_pesar_no_24.2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/623/mocao_de_congratulacao_no_25.2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/624/mocao_de_congratulacao_no_26.2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/626/mocao_de_congratulacao_no_27.2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/625/mocao_de_pesar_no_28.2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/410/projeto_de_lei_do_executivo_no_01.20223.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/411/projeto_de_lei_ordinario_do_executivo_no_02.2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/447/projeto_de_lei_ordinaria_do_executivo_no_03.2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/507/projeto_de_lei_do_executivo_no_04.2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/505/projeto_de_lei_ordinaria_do_executivo_no05.2023_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/577/projeto_de_lei_do_executivo_no_08.2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/578/projeto_de_lei_do_executivo_no_09.2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/579/projeto_de_lei_do_executivo_no_10.2023_ocred.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/412/projeto_de_lei_complementar_do_executivo_no_01.2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/413/projeto_de_lei_complementar_do_executivo_no_02.2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/414/projeto_de_lei_complementar_do_executivo_no_03.2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/415/projeto_de_lei_complementar_do_executivo_no_04.2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/468/projeto_de_lei_complementar_do_executivo_no_06.2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/469/projeto_de_lei_complementar_do_executivo_no_07.2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/522/projeto_de_lei_complementar_do_executivo_no_09.2023_1.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/525/projeto_de_lei_complementar_do_executivo_no_10.2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/576/projeto_de_lei_complementar_do_executivo_no_11.2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/580/projeto_de_lei_complementar_no_13.2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/619/projeto_de_lei_complementar_do_executivo_no_15.2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/462/proposta_de_emenda_a_lei_organica_no_01.2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/464/projeto_de_resolucao_no_01.2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/465/projeto_de_resolucao_no_02.2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/470/projeto_de_resolucao_no_03.2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/463/projeto_de_decreto_legislativo_no_01.2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/466/projeto_de_decreto_legislativo_no_02.2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/606/projeto_de_decreto_legislativo_no_03.2023_-_leandro_simi.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/618/projeto_de_decreto_legislativo_no_05.2023_-_cabo_de_lima.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/486/emenda_no_01.2023_ao_projeto_de_lei_do_legislativo_no_01.2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/506/emenda_aditiva_no_01.2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/508/emenda_supressiva_resolucao.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/510/emenda_no_01.2023_ao_projeto_de_lei_do_legislativo_no_01.2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/511/emenda_supressiva.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/449/projeto_de_lei_ordinaria_do_legislativo_no_01.2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/467/projeto_de_lei_do_legislativo_no_02.2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/568/projeto_de_lei_do_legislativo_no_04.2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/591/projeto_de_lei_do_legislativo_no_05.2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/601/projeto_de_lei_do_legislativo_no_06.2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/416/projeto_de_lei_complementar_do_legislativo_no_01.2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/417/projeto_de_lei_complementar_do_legislativo_no_02.2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/509/subemenda_aditiva.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/418/indicacao_no_01.2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/419/indicacao_no_02.2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/420/indicacao_no_03.2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/421/indicacao_no_04.2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/422/indicacao_no_05.2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/423/indicacao_no_06.2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/424/indicacao_no_07.2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/425/indicacao_no_08.2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/426/indicacao_no_09.2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/427/indicacao_no_10.2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/428/indicacao_no_11.2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/429/indicacao_no_12.2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/430/indicacao_no_13.2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/431/indicacao_no_14.2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/432/indicacao_no_15.2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/433/indicacao_no_16.2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/450/indicacao_no_17.2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/434/indicacao_no_18.2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/435/indicacao_no_19.2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/436/indicacao_no_20.2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/440/indicacao_no_21.2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/437/indicacao_no_22.2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/438/indicacao_no_23.2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/439/indicacao_no_24.2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/451/indicacao_no_25.2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/452/indicacao_no_26.2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/453/indicacao_no_27.2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/454/indicacao_no_28.2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/455/indicacao_no_29.2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/456/indicacao_no_30.2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/457/indicacao_no_31.2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/458/indicacao_no_32.2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/459/indicacao_no_33.2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/471/indicacao_no_34.2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/488/indicacao_no_35.2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/472/indicacao_no_36.2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/473/indicacao_no_37.2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/474/indicacao_no_38.2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/475/indicacao_no_39.2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/476/indicacao_no_40.2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/489/indicacao_no_41.2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/480/indicacao_no_42.2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/481/indicacao_no_43.2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/482/indicacao_no_44.2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/483/indicacao_no_45.2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/484/indicacao_no_46.2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/479/indicacao_no_47.2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/490/indicacao_no_48.2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/491/indicacao_no_49.2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/492/indicacao_no_50.2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/493/indicacao_no_51.2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/494/indicacao_no_52.2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/495/indicacao_no_53.2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/496/indicacao_no_54.2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/497/indicacao_no_55.2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/498/indicacao_no_56.2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/499/indicacao_no_58.2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/500/indicacao_no_59.2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/501/indicacao_no_60.2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/502/indicacao_no_61.2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/512/indicacao_no_62.2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/514/indicacao_no_64.2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/515/indicacao_no_65.2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/523/indicacao_no_66.2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/526/indicacao_no_67.2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/527/indicacao_no_68.2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/528/indicacao_no_69.2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/529/indicacao_no_70.2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/530/indicacao_no_71.2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/531/indicacao_no_72.2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/532/indicacao_no_73.2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/533/indicacao_no_74.2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/534/indicacao_no_75.2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/535/indicacao_no_76.2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/536/indicacao_no_77.2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/537/indicacao_no_78.2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/538/indicacao_no_79.2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/539/indicacao_no_80.2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/540/indicacao_no_81.2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/541/indicacao_no_82.2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/542/indicacao_no_83.2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/543/indicacao_no_84.2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/544/indicacao_no_85.2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/545/indicacao_no_86.2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/548/indicacao_no_87.2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/549/indicacao_no_88.2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/550/indicacao_no_89.2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/551/indicacao_no_90.2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/552/indicacao_no_91.2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/553/indicacao_no_92.2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/554/indicacao_no_93.2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/555/indicacao_no_94.2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/556/indicacao_no_95.2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/557/indicacao_no_96.2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/561/indicacao_no_97.2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/562/indicacao_no_98.2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/563/indicacao_no_99.2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/566/indicacao_no_100.2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/567/indicacao_no_101.2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/569/indicacao_no_102.2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/570/indicacao_no_103.2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/571/indicacao_no_104.2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/572/indicacao_no_105.2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/581/indicacao_no_106.2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/582/indicacao_no_107.2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/583/indicacao_no_108.2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/584/indicacao_no_109.2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/585/indicacao_no_110.2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/586/indicacao_no_111.2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/587/indicacao_no_112.2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/588/indicacao_no_113.2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/594/indicacao_no_114.2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/592/indicacao_no_115.2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/595/indicacao_no_116.2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/593/indicacao_no_117.2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/596/indicacao_no_118.2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/597/indicacao_no_119.2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/598/indicacao_no_120.2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/602/indicacao_no_121.2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/607/indicacao_no_122.2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/620/indicacao_no_123.2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/608/indicacao_no_124.2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/609/indicacao_no_125.2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/610/indicacao_no_126.2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/611/indicacao_no_127.2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/612/indicacao_no_128.2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/613/indicacao_no_129.2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/621/indicacao_no_130.2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/622/indicacao_no_131.2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/443/requerimento_no_01.2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/444/requerimento_no_02.2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/445/requerimento_no_03.2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/446/requerimento_no_04.2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/460/requerimento_no_05.2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/461/requerimento_no_06.2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/477/requerimento_no_07.2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/478/requerimento_no_08.2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/504/requerimento_no_09.2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/516/requerimento_no_10.2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/517/requerimento_no_11.2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/518/requerimento_no_12.2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/519/requerimento_no_13.2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/559/requerimento_no_14.2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/560/requerimento_no_15.2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/573/requerimento_no_16.2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/603/requerimento_no_18.2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/614/requerimento_no_19.2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/408/mocao_de_repudio.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/441/mocao_pesar_no_02.2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/442/mocao_pesar_no_03.2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/485/mocao_de_repudio_no_04.2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/503/mocao_de_pesar_no_05.2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/520/mocao_congratulacao_no_06.2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/521/mocao_congratulacao_no_08.2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/524/mocao_congratulacao_no_07.2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/546/mocao_congratulacao_no_09.2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/547/mocao_de_pesar_no_10.2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/558/mocao_de_pesar_no_11.2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/564/mocao_de_congratulacao_no_12.2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/565/mocao_de_congratulacao_no_13.2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/574/mocao_de_congratulacao_no_14.2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/575/mocao_de_congratulacao_no_15.2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/589/mocao_de_congratulacao_no_16.2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/590/mocao_de_apoio_no_17.2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/599/mocao_de_congratulacao_no_18.2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/600/mocao_de_congratulacao_no_19.2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/604/mocao_de_congratulacao_no_20.2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/605/mocao_de_congratulacao_no_21.2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/615/mocao_de_pesar_no_22.2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/616/mocao_de_congratulacao_no_23.2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/617/mocao_de_pesar_no_24.2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/623/mocao_de_congratulacao_no_25.2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/624/mocao_de_congratulacao_no_26.2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/626/mocao_de_congratulacao_no_27.2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/625/mocao_de_pesar_no_28.2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/410/projeto_de_lei_do_executivo_no_01.20223.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/411/projeto_de_lei_ordinario_do_executivo_no_02.2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/447/projeto_de_lei_ordinaria_do_executivo_no_03.2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/507/projeto_de_lei_do_executivo_no_04.2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/505/projeto_de_lei_ordinaria_do_executivo_no05.2023_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/577/projeto_de_lei_do_executivo_no_08.2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/578/projeto_de_lei_do_executivo_no_09.2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/579/projeto_de_lei_do_executivo_no_10.2023_ocred.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/412/projeto_de_lei_complementar_do_executivo_no_01.2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/413/projeto_de_lei_complementar_do_executivo_no_02.2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/414/projeto_de_lei_complementar_do_executivo_no_03.2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/415/projeto_de_lei_complementar_do_executivo_no_04.2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/468/projeto_de_lei_complementar_do_executivo_no_06.2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/469/projeto_de_lei_complementar_do_executivo_no_07.2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/522/projeto_de_lei_complementar_do_executivo_no_09.2023_1.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/525/projeto_de_lei_complementar_do_executivo_no_10.2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/576/projeto_de_lei_complementar_do_executivo_no_11.2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/580/projeto_de_lei_complementar_no_13.2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/619/projeto_de_lei_complementar_do_executivo_no_15.2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/462/proposta_de_emenda_a_lei_organica_no_01.2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/464/projeto_de_resolucao_no_01.2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/465/projeto_de_resolucao_no_02.2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/470/projeto_de_resolucao_no_03.2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/463/projeto_de_decreto_legislativo_no_01.2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/466/projeto_de_decreto_legislativo_no_02.2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/606/projeto_de_decreto_legislativo_no_03.2023_-_leandro_simi.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/618/projeto_de_decreto_legislativo_no_05.2023_-_cabo_de_lima.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/486/emenda_no_01.2023_ao_projeto_de_lei_do_legislativo_no_01.2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/506/emenda_aditiva_no_01.2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/508/emenda_supressiva_resolucao.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/510/emenda_no_01.2023_ao_projeto_de_lei_do_legislativo_no_01.2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/511/emenda_supressiva.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/449/projeto_de_lei_ordinaria_do_legislativo_no_01.2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/467/projeto_de_lei_do_legislativo_no_02.2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/568/projeto_de_lei_do_legislativo_no_04.2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/591/projeto_de_lei_do_legislativo_no_05.2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/601/projeto_de_lei_do_legislativo_no_06.2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/416/projeto_de_lei_complementar_do_legislativo_no_01.2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/417/projeto_de_lei_complementar_do_legislativo_no_02.2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2023/509/subemenda_aditiva.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H218"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="36" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="132.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="131.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>