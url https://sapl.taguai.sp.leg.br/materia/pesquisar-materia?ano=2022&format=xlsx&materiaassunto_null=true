--- v0 (2026-02-04)
+++ v1 (2026-05-17)
@@ -54,1643 +54,1643 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>INDIC</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Dudu da Ambulância</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/</t>
+    <t>http://sapl.taguai.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Indicando que a Prefeitura designe um servidor para realizar agendamentos de pacientes na Unesp de Botucatu.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/95/indicacao_no_02.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/95/indicacao_no_02.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Prefeitura mude o setor de transportes de local.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/96/indicacao_no_03.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/96/indicacao_no_03.2022.pdf</t>
   </si>
   <si>
     <t>Indicando que a Prefeitura Municipal realize reparos na Avenida Apóstolo Bérgamo, na altura dos números 1.168 e 1.440.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/97/indicacao_no_04.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/97/indicacao_no_04.2022.pdf</t>
   </si>
   <si>
     <t>Indicando que a Prefeitura Municipal, através do setor de transportes, autorize os motoristas a levarem e buscarem as crianças com autismo, que frequentam a APAE de Taquarituba, em suas residências.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/98/indicacao_no_05.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/98/indicacao_no_05.2022.pdf</t>
   </si>
   <si>
     <t>Sugerindo que a Prefeitura Municipal faça uma praça no terreno localizado no cruzamento da Rua José Inácio Ribeiro com a Rua Olindo Carniato.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Elza Dalcin</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/99/indicacao_no_06.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/99/indicacao_no_06.2022.pdf</t>
   </si>
   <si>
     <t>Indicando que a Prefeitura Municipal disponibilize um veículo exclusivo para pacientes que realizam quimioterapia e hemodiálise.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/100/indicacao_no_07.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/100/indicacao_no_07.2022.pdf</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Luiz Henriko</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/101/indicacao_no_08.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/101/indicacao_no_08.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Prefeitura Municipal realize a manutenção de todas as ruas do Bairro Saltinho.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/102/indicacao_no_09.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/102/indicacao_no_09.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Prefeitura Municipal realize a manutenção do telhado e da iluminação do Ginásio de Esportes José Lança.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/103/indicacao_no_10.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/103/indicacao_no_10.2022.pdf</t>
   </si>
   <si>
     <t>Indicando que a Prefeitura Municipal disponibilize veículo para conduzir os alunos que estudam nas escolas do centro e residem nos bairros mais afastados, como Jardim Primavera, CDHU e Jardim dos Ipês, principalmente os que estudam no período da tarde e da noite.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/104/indicacao_no_11.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/104/indicacao_no_11.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Prefeitura Municipal estude a possibilidade de tornar o trecho da Rua José Inácio Ribeiro, entre a Rua das Azaléias e Rua Antonio Carniato, via de mão única.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/105/indicacao_no_12.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/105/indicacao_no_12.2022.pdf</t>
   </si>
   <si>
     <t>Sugerindo que a Prefeitura Municipal crie o cargo de Professor Substituto e realize a contratação através de Processo Seletivo.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/106/indicacao_no_13.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/106/indicacao_no_13.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Prefeitura Municipal implante o Plano Diretor no Município de Taguaí.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Carlos Rodolfo</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/107/indicacao_no_14.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/107/indicacao_no_14.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Prefeitura Municipal instale bebedouros no Ginásio de Esportes José Lança.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/108/indicacao_no_15.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/108/indicacao_no_15.2022.pdf</t>
   </si>
   <si>
     <t>Indicando que a Prefeitura Municipal instale um redutor de velocidade (lombada) na Vicinal Antonio Soldera, próximo ao Recinto de Festas, além de realizar a limpeza contínua das margens da referida via.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Sugerindo que o Coordenador do Meio Ambiente do Município faça um vídeo para as redes sociais onde explica o porquê dos cortes de árvores da cidade.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/110/indicacao_no_17.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/110/indicacao_no_17.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Prefeitura Municipal realize a limpeza do Recinto de Festas Prefeito Jair Carniato.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/111/indicacao_no_18.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/111/indicacao_no_18.2022.pdf</t>
   </si>
   <si>
     <t>solicitando que a Prefeitura Municipal instale redutores de velocidade (lombadas) nos seguintes locais:_x000D_
 •	Rua Eduardo Evaristo;_x000D_
         Rua Procópio Meneghel.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/112/indicacao_no_19.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/112/indicacao_no_19.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Prefeitura Municipal realize a limpeza no terreno localizado na Rua Dona Rita do Ananias.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/113/indicacao_no_20.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/113/indicacao_no_20.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Prefeitura Municipal volte a realizar a fazer RG no município.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Borracha</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/114/indicacao_no_21.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/114/indicacao_no_21.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Prefeitura Municipal instale dois redutores de velocidade na Rua João Carniato, um entre o Estádio Municipal Mário Corona e a Cozinha Piloto, e outro nas proximidades da Santa Casa de Misericórdia.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Tatu Bença</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/115/indicacao_no_22.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/115/indicacao_no_22.2022.pdf</t>
   </si>
   <si>
     <t>Indicando que a Prefeitura Municipal coloque um ponto de ônibus próximo à FIT para os alunos que estudam em Avaré.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/116/indicacao_no_23.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/116/indicacao_no_23.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando a reforma e manutenção da pista de skate.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Juliano Codognotto</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/117/indicacao_no_24.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/117/indicacao_no_24.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Prefeitura Municipal realize a pintura da lombada e manutenção do meio-fio localizados na Rua Vereador Izalino Maximiano.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/118/indicacao_no_25.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/118/indicacao_no_25.2022.pdf</t>
   </si>
   <si>
     <t>Indicando que a Prefeitura Municipal realize a limpeza do bueiro localizado na Rua Procópio Meneghel, altura do número 10.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/119/indicacao_no_26.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/119/indicacao_no_26.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Prefeitura Municipal realize a poda de árvores da Vicinal que liga Taguaí ao município de Tejupá.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/120/indicacao_no_27.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/120/indicacao_no_27.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Prefeitura Municipal notifique a empresa responsável pelo Loteamento Jardim Europa, localizado às margens da Rodovia Antonio Soldera, para que tome providências acerca do barro que invade a via quando chove.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/121/indicacao_no_28.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/121/indicacao_no_28.2022.pdf</t>
   </si>
   <si>
     <t>Sugerindo que a Prefeitura Municipal realize o serviço de entrega domiciliar de medicamentos da farmácia municipal para as pessoas acima de 60 anos.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/122/indicacao_no_29.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/122/indicacao_no_29.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Prefeitura Municipal realize a operação tapa buracos nas ruas do município.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/123/indicacao_no_30.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/123/indicacao_no_30.2022.pdf</t>
   </si>
   <si>
     <t>Indicando que a Prefeitura Municipal altere a Rua das Acácias para tráfego de mão única.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/124/indicacao_no_31.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/124/indicacao_no_31.2022.pdf</t>
   </si>
   <si>
     <t>Indicando que a Prefeitura Municipal altere a Rua José Inácio Ribeiro, entre a Rua José Carniato e Rua Gervásio Carniato, para tráfego de mão única.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/125/indicacao_no_32.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/125/indicacao_no_32.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Prefeitura Municipal realize reparos nas vias do Programa Melhor Caminho, principalmente na que dá acesso à ponte Queimada.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/126/indicacao_no_33.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/126/indicacao_no_33.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Prefeitura Municipal implante a Guarda Municipal de Taguaí.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/127/indicacao_no_34.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/127/indicacao_no_34.2022.pdf</t>
   </si>
   <si>
     <t>Sugerindo que a Prefeitura Municipal adeque a Feira da Lua para que seja desobstruída a Rua João Carniato.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/128/indicacao_no_35.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/128/indicacao_no_35.2022.pdf</t>
   </si>
   <si>
     <t>Indicando que a Prefeitura Municipal forneça uniformes padronizados aos servidores que desempenham as funções de motorista, braçal e gari.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/129/indicacao_no_36.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/129/indicacao_no_36.2022.pdf</t>
   </si>
   <si>
     <t>Indicando que a Prefeitura Municipal coloque adesivos de identificação nas Vans que transportam pacientes.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/130/indicacao_no_37.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/130/indicacao_no_37.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Prefeitura Municipal realize licitação para o preenchimento da lanchonete da Rodoviária e lanchonete do Estádio Municipal.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/131/indicacao_no_38.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/131/indicacao_no_38.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Poder Executivo Municipal crie através de Lei Ordinária o Conselho Municipal de Trânsito e o Fundo Municipal de Trânsito em nosso município.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/132/indicacao_no_39.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/132/indicacao_no_39.2022.pdf</t>
   </si>
   <si>
     <t>Indicando que a Prefeitura Municipal instale uma grade de proteção em uma boca-de-lobo localizada na Rua dos Cambucis, altura no número 106.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/133/indicacao_no_40.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/133/indicacao_no_40.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Prefeitura Municipal realize manutenção em um poste de energia localizado no início da Rua Vereador Izalino Maximiano</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/134/indicacao_no_41.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/134/indicacao_no_41.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Prefeitura Municipal disponibilize um veículo para cada motorista.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/135/indicacao_no_42.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/135/indicacao_no_42.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Prefeitura Municipal através de seu setor competente realize a manutenção do meio-fio e a substituição de uma árvore, localizados no cruzamento das Ruas Pedro Lança e Leônidas Romano da Silva.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/136/indicacao_no_43.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/136/indicacao_no_43.2022.pdf</t>
   </si>
   <si>
     <t>Indicando a Prefeitura que contate o setor competente para realização de mutirão para castrar gatos e cachorros em nosso município.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/137/indicacao_no_44.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/137/indicacao_no_44.2022.pdf</t>
   </si>
   <si>
     <t>Indicando a Prefeitura que implante mais uma Farmácia Municipal em nosso município.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/138/indicacao_no_45.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/138/indicacao_no_45.2022.pdf</t>
   </si>
   <si>
     <t>Indicando à Mesa Diretora da Câmara Municipal de Taguaí para que providencie legalmente e formalmente a implantação de Emendas Impositivas ao Orçamento do Município de Taguaí.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/139/indicacao_no_46.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/139/indicacao_no_46.2022.pdf</t>
   </si>
   <si>
     <t>Indicando que a Prefeitura Municipal forneça um vale-alimentação aos pacientes que utilizam o transporte para hospitais dos municípios de Jaú e Botucatu.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/140/indicacao_no_47.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/140/indicacao_no_47.2022.pdf</t>
   </si>
   <si>
     <t>Indicando que a Prefeitura Municipal entre em contato com o setor competente para que seja feito uma melhoria no fluxo de veículos do entroncamento da Rua Augustinho Gabriel, Rua Gabriel Pedro Gabriel e Rua Cipriano Romano da Silva.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/141/indicacao_no_48.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/141/indicacao_no_48.2022.pdf</t>
   </si>
   <si>
     <t>Indicando que a Prefeitura Municipal realize a limpeza das ruas e terrenos do bairro Vila Romano.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/142/indicacao_no_49.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/142/indicacao_no_49.2022.pdf</t>
   </si>
   <si>
     <t>Indicando que a Prefeitura Municipal disponibilize uma Van exclusiva para os pacientes que vão, no período da tarde, até o AME de Avaré.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/143/indicacao_no_50.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/143/indicacao_no_50.2022.pdf</t>
   </si>
   <si>
     <t>Sugerindo que a Prefeitura Municipal estude a possibilidade de terceirizar o serviço de limpeza da municipalidade.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/144/indicacao_no_51.2022_.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/144/indicacao_no_51.2022_.pdf</t>
   </si>
   <si>
     <t>Indicando que a Prefeitura Municipal deixe as pessoas que vão até o INSS de Avaré na porta da agência.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/145/indicacao_no_52.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/145/indicacao_no_52.2022.pdf</t>
   </si>
   <si>
     <t>Indicando que a Prefeitura Municipal invista parte do empréstimo de R$5.000.000,00 (cinco milhões de reais) na aquisição de um ônibus novo para transportar pacientes para Unesp de Botucatu.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/146/indicacao_no_53.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/146/indicacao_no_53.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Prefeitura Municipal providencie iluminação no trecho de rua entre a Rua Augusto Antonio Carniato e Rua dos Pinheiros.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/147/indicacao_no_54.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/147/indicacao_no_54.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Prefeitura Municipal estude a possibilidade de alterar o grau de referência dos vencimentos dos servidores que ocupam o cargo de motorista.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/148/indicacao_no_55.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/148/indicacao_no_55.2022.pdf</t>
   </si>
   <si>
     <t>Indicando que a Prefeitura Municipal celebre um convênio com alguma entidade ou empresa para oferecer hidroginástica àqueles que necessitarem.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/149/indicacao_no_56.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/149/indicacao_no_56.2022.pdf</t>
   </si>
   <si>
     <t>Indicando que a Prefeitura Municipal instale um redutor de velocidade (lombada) na via (sem asfalto) que liga o Bairro Meneghel à Vicinal Antonio Soldera.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/150/indicacao_no_57.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/150/indicacao_no_57.2022.pdf</t>
   </si>
   <si>
     <t>Indicando que a Prefeitura Municipal instale uma canaleta de água no cruzamento da Rua Luiz Bérgamo com a Rua Pedro Lança.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/151/indicacao_no_58.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/151/indicacao_no_58.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Prefeitura Municipal estude a possibilidade de aumentar o valor do vale alimentação pago aos servidores municipais.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/152/indicacao_no_59.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/152/indicacao_no_59.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Prefeitura Municipal, através da Coordenadoria de Esportes, ofereça mais modalidades esportivas aos munícipes.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/153/indicacao_no_60.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/153/indicacao_no_60.2022.pdf</t>
   </si>
   <si>
     <t>Indicando que a Prefeitura Municipal realize melhorias no sistema de som do Centro Educacional Rui Gonçalves.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/154/indicacao_no_61.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/154/indicacao_no_61.2022.pdf</t>
   </si>
   <si>
     <t>Indicando que a Prefeitura Municipal instale uma placa de proibido a conversão de ônibus e caminhões no entroncamento da Avenida André Dalcin com a Avenida Apóstolo Bérgamo.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/155/indicacao_no_62.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/155/indicacao_no_62.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Prefeitura Municipal realize a manutenção da estrada rural do Bairro Lageadinho (divisa com o município de Tejupá).</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/156/indicacao_no_63.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/156/indicacao_no_63.2022.pdf</t>
   </si>
   <si>
     <t>Indicando que a Prefeitura Municipal instale um ponto de ônibus para pacientes da Unesp Botucatu ao lado da Igreja Congregação.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/157/indicacao_no_64.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/157/indicacao_no_64.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Prefeitura Municipal realize a manutenção da estrada Rural do Bairro Saltinho, além de instalar lixeira no local.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/158/indicacao_no_65.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/158/indicacao_no_65.2022.pdf</t>
   </si>
   <si>
     <t>Indicando que a Prefeitura Municipal instale uma placa PARE na Rua Ulibaldo Vieira Gobbo com a Avenida Apóstolo Bérgamo.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/159/indicacao_no_66.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/159/indicacao_no_66.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Prefeitura Municipal realize reparos na boca-de-lobo localizada na esquina da Rua José Gobbo com a Rua Cipriano Romano da Silva.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/160/indicacao_no_67.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/160/indicacao_no_67.2022.pdf</t>
   </si>
   <si>
     <t>Indicando que a Prefeitura Municipal instale pontos de ônibus com cobertura para estudantes e pacientes no Centro, Praça Clementina e Jardim Primavera.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/161/indicacao_no_68.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/161/indicacao_no_68.2022.pdf</t>
   </si>
   <si>
     <t>Indicando que a Prefeitura Municipal realize uma operação tapa buracos nas ruas do município.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/162/indicacao_no_69.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/162/indicacao_no_69.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Prefeitura Municipal forneça EPI’s (Equipamentos de Proteção individual) aos servidores que realizam coleta de lixo e aos cooperados da coleta seletiva.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/163/indicacao_no_70.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/163/indicacao_no_70.2022.pdf</t>
   </si>
   <si>
     <t>Indicando que a Câmara doe o veículo oficial para a Prefeitura Municipal.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/164/indicacao_no_71.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/164/indicacao_no_71.2022.pdf</t>
   </si>
   <si>
     <t>Indicando que seja instalado um bebedouro e seja pintada com ilustrações as paredes do CAEE.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/165/indicacao_no_72.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/165/indicacao_no_72.2022.pdf</t>
   </si>
   <si>
     <t>Indicando que sejam instaladas torneiras elétricas (água quente) na cozinha piloto e cozinhas das escolas municipais.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/166/indicacao_no_73.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/166/indicacao_no_73.2022.pdf</t>
   </si>
   <si>
     <t>Indicando que seja aberta uma passagem no canteiro central da Avenida Apóstolo Bérgamo para a viatura do SAMU.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/167/indicacao_no_74.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/167/indicacao_no_74.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja fornecido café da manhã para os alunos de todas as escolas municipais.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/168/indicacao_no_75.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/168/indicacao_no_75.2022.pdf</t>
   </si>
   <si>
     <t>Indicando que a Prefeitura Municipal, através do setor competente, realize a limpeza do trevo próximo à Chácara do Guinho.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/169/indicacao_no_76.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/169/indicacao_no_76.2022.pdf</t>
   </si>
   <si>
     <t>Sugerindo que seja implantado o Projeto Guri em nosso município.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/5/indicacao_no_86.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/5/indicacao_no_86.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Prefeitura Municipal fiscalize os ambulantes que realizam comércio em Taguaí.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/21/indicacao_no_92.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/21/indicacao_no_92.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Prefeitura melhore a forma de divulgação dos programas do executivo municipal.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>Dudu da Ambulância, Juliano Codognotto</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/22/indicacao_no_93.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/22/indicacao_no_93.2022.pdf</t>
   </si>
   <si>
     <t>Indicando que sejam instalados dois redutores de velocidade (lombadas) na Rodovia Antonio Soldera, próximo ao Recinto de Festas Prefeito Jair Carniato.</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/23/indicacao_no_94.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/23/indicacao_no_94.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Prefeitura Municipal realize reparos na viela localizada na Rua José Gobbo.</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/24/indicacao_no_95.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/24/indicacao_no_95.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Prefeitura Municipal estude a possibilidade de alterar os nomes das ruas do Jardim dos Ypês para nomes de pessoas que contribuíram com Taguaí.</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/25/indicacao_no_96.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/25/indicacao_no_96.2022.pdf</t>
   </si>
   <si>
     <t>Sugerindo que a Prefeitura Municipal instale redutores de velocidade (lombadas) no Jardim dos Ypês.</t>
   </si>
   <si>
     <t>Luiz Henriko, Elza Dalcin</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/26/indicacao_no_97.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/26/indicacao_no_97.2022.pdf</t>
   </si>
   <si>
     <t>Indicando que seja instalado um redutor de velocidade (lombada) na Rua das Palmeiras, altura do número 292.</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/27/indicacao_no_98.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/27/indicacao_no_98.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Prefeitura Municipal realize melhorias na quadra de piso emborrachado, além de instalar tabelas para a prática de basquete.</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/28/indicacao_no_99.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/28/indicacao_no_99.2022.pdf</t>
   </si>
   <si>
     <t>Indicando que a Prefeitura disponibilize transporte aos alunos das escolas até os bairros da cidade.</t>
   </si>
   <si>
     <t>Muka</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/29/indicacao_no_100.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/29/indicacao_no_100.2022.pdf</t>
   </si>
   <si>
     <t>Indicando que a Prefeitura Municipal solicite ao vigilante noturno da ESF Jardim Primavera que abra o portão do posto, às três e meia da manhã, para que os pacientes que esperam o ônibus para Unesp Botucatu fiquem ali.</t>
   </si>
   <si>
     <t>Elza Dalcin, Luiz Henriko</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/30/indicacao_no_101.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/30/indicacao_no_101.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando que a prefeitura jogue pedras nas cabeceiras da Ponte Queimada, no Bairro Fundão.</t>
   </si>
   <si>
     <t>Tatu Bença, Muka</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/38/indicacao_no_102.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/38/indicacao_no_102.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Prefeitura Municipal reajuste o valor do vale alimentação dos servidores públicos municipais para R$300,00 (trezentos reais).</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/39/indicacao_no_103.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/39/indicacao_no_103.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando que a prefeitura instale um toldo retrátil no velório municipal, virado para a Rua Airton José Ribeiro.</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/40/indicacao_no_104.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/40/indicacao_no_104.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando que a prefeitura realize a limpeza da canaleta e do canteiro próximos à rotatória principal da cidade.</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/41/indicacao_no_105.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/41/indicacao_no_105.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando que a prefeitura coloque pedras e passe a máquina nas estradas rurais, principalmente nas entradas das propriedades.</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/42/indicacao_no_106.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/42/indicacao_no_106.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando que a prefeitura divulgue em todas as secretarias municipais e coloque em prática a Lei Federal nº 12.764/2012, que entre outros assuntos trata sobre o atendimento preferencial às pessoas com transtorno do espectro autista.</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/43/indicacao_no_107.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/43/indicacao_no_107.2022.pdf</t>
   </si>
   <si>
     <t>Indicando que a prefeitura municipal realize melhorias na estrada rural do Meneghel até o Morro Azul.</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/44/indicacao_no_108.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/44/indicacao_no_108.2022.pdf</t>
   </si>
   <si>
     <t>Indicando que a prefeitura municipal instale um redutor de velocidade (lombada) na estrada rural do Bairro Romanos, próximo à primeira ponte do local.</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/47/indicacao_no_110.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/47/indicacao_no_110.2022.pdf</t>
   </si>
   <si>
     <t>Indicando que a Prefeitura Municipal deixe um dos lados da Rua José Inácio Ribeiro, entre a Rua Jair Domingues e Rua das Azaléias, como proibido estacionar.</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/48/indicacao_no_111.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/48/indicacao_no_111.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Prefeitura Municipal notifique a empresa de telefonia móvel Vivo acerca da falta de sinal de celular na Vila Romano.</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/49/indicacao_no_112.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/49/indicacao_no_112.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Prefeitura Municipal passe máquina na estrada rural do Bairro China, depois do asfalto (que vai para a propriedade do Zito).</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/50/indicacao_no_113.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/50/indicacao_no_113.2022.pdf</t>
   </si>
   <si>
     <t>Indicando que a Prefeitura Municipal refaça a pista de skate.</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/51/indicacao_no_114.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/51/indicacao_no_114.2022.pdf</t>
   </si>
   <si>
     <t>Indicando que a Prefeitura Municipal realize uma operação tapa buracos na Rua João Carniato, próximo à fábrica do Eliseu.</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/52/indicacao_no_115.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/52/indicacao_no_115.2022.pdf</t>
   </si>
   <si>
     <t>Indicando que a Prefeitura Municipal instale uma canaleta na esquina da Rua das Azaléias com a Rua das Camélias, altura do número 335.</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/53/indicacao_no_116.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/53/indicacao_no_116.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Prefeitura Municipal instale um ponto de ônibus coberto próximo à Praça Ângelo Gobbo.</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/54/indicacao_no_117.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/54/indicacao_no_117.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Prefeitura Municipal realize a limpeza do terreno localizado na esquina da Rua José Inácio Ribeiro com a Rua Pedro Alcântara Ribeiro (antiga CPFL).</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/61/indicacao_no_119.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/61/indicacao_no_119.2022.pdf</t>
   </si>
   <si>
     <t>Indicando que a prefeitura crie o almoxarifado municipal.</t>
   </si>
   <si>
     <t>Elza Dalcin, Borracha, Carlos Rodolfo, Dudu da Ambulância, Tatu Bença</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/65/indicacao_no_120.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/65/indicacao_no_120.2022.pdf</t>
   </si>
   <si>
     <t>indicando que a prefeitura construa uma capela ecumênica no cemitério municipal.</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/66/indicacao_no_121.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/66/indicacao_no_121.2022.pdf</t>
   </si>
   <si>
     <t>indicando que seja realizado reparos em canaletas na Rodovia Alfredo de Oliveira Camargo, próximo à entrada principal da cidade.</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/67/indicacao_no_122.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/67/indicacao_no_122.2022.pdf</t>
   </si>
   <si>
     <t>solicitando que seja tampado um buraco de passagem de água localizado no cruzamento da Rua João Carniato com a Rua José Gobbo.</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/68/indicacao_no_123.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/68/indicacao_no_123.2022.pdf</t>
   </si>
   <si>
     <t>indicando que a Prefeitura Municipal instale torneiras de água até o final do cemitério municipal.</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/69/indicacao_no_124.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/69/indicacao_no_124.2022.pdf</t>
   </si>
   <si>
     <t>sugerindo que a Prefeitura Municipal crie o cargo de Professor Substituto e realize a contratação através de Processo Seletivo.</t>
   </si>
   <si>
     <t>Elza Dalcin, Carlos Rodolfo, Dudu da Ambulância, Tatu Bença</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/70/indicacao_no_125.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/70/indicacao_no_125.2022.pdf</t>
   </si>
   <si>
     <t>solicitando que a Prefeitura Municipal estude uma forma de repassar ao Recanto Infantil Santa Rita de Cássia um complemento financeiro para que a entidade consiga pagar o 13º salário dos funcionários.</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/72/indicacao_no_126.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/72/indicacao_no_126.2022.pdf</t>
   </si>
   <si>
     <t>indicando que a Prefeitura Municipal instale um redutor de velocidade (lombada) na Rua das Cabreúvas, altura do número 100.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/77/indicacao_no_127.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/77/indicacao_no_127.2022.pdf</t>
   </si>
   <si>
     <t>indicando que a Prefeitura Municipal compre um terreno para a construção de casas populares no município</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/78/indicacao_no_128.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/78/indicacao_no_128.2022.pdf</t>
   </si>
   <si>
     <t>indicando que a Prefeitura Municipal realize a manutenção no asfalto da Rua Antonio Vicençoto, Rua dos Lírios e Rua Procópio Meneghel.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/79/indicacao_no_129.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/79/indicacao_no_129.2022.pdf</t>
   </si>
   <si>
     <t>indicando que a Prefeitura Municipal, através da Coordenadoria de Esportes, realize um campeonato de futebol de veteranos no Estádio Municipal Mário Corona.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/80/indicacao_no_130.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/80/indicacao_no_130.2022.pdf</t>
   </si>
   <si>
     <t>indicando que a Prefeitura Municipal instale um redutor de velocidade (lombada) na Rua Cipriano Romano da Silva, altura do número 345.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/89/indicacao_no_132.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/89/indicacao_no_132.2022.pdf</t>
   </si>
   <si>
     <t>Indicando que a Prefeitura Municipal realize um reajuste da referência de todos os servidores públicos da prefeitura.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/90/indicacao_no_133.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/90/indicacao_no_133.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Prefeitura Municipal instale um redutor de velocidade (lombada) na Rua João Meneghel Sobrinho, altura da sede do Alcoólicos Anônimos.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/91/indicacao_no_134.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/91/indicacao_no_134.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Prefeitura Municipal realize o recapeamento asfáltico da Rua Emílio Garbelote e Rua Maria Bernardete Carbonera Macedo, ambas em toda sua extensão.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>REQUE</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/384/requerimento_no_01.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/384/requerimento_no_01.2022.pdf</t>
   </si>
   <si>
     <t>Requerendo informações a respeito do Convênio para pavimentação da estrada vicinal que liga Taguaí ao Bairro Rosolem (se o convênio foi formalizado, se já foi assinado, número do convênio e em que fase do plano de aplicação o convênio se encontra).</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/383/requerimento_no_02.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/383/requerimento_no_02.2022.pdf</t>
   </si>
   <si>
     <t>Requerendo que a Santa Casa tenha disponível um médico exclusivo para autorizar a transferência de pacientes a outros hospitais.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/382/requerimento_no_03.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/382/requerimento_no_03.2022.pdf</t>
   </si>
   <si>
     <t>Requerendo que informe se há algum estudo sobre a implantação do piso salarial nacional aos professores da rede municipal.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/381/requerimento_no_04.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/381/requerimento_no_04.2022.pdf</t>
   </si>
   <si>
     <t>Requerendo ao Cartório Eleitoral que informe o porquê o local não atender os cidadãos que agendam serviços pelo site do TRE/SP.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/380/requerimento_no_05.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/380/requerimento_no_05.2022.pdf</t>
   </si>
   <si>
     <t>Requerendo que informe quais são os bairros e suas delimitações e envie o dispositivo legal (decreto e/ou lei) que criou esses bairros.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/379/requerimento_no_06.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/379/requerimento_no_06.2022.pdf</t>
   </si>
   <si>
     <t>Requerendo que informe quem é o responsável pela fiscalização dos ambulantes que vêm de fora e como entrar em contato com esse responsável.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/378/requerimento_no_07.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/378/requerimento_no_07.2022.pdf</t>
   </si>
   <si>
     <t>Requerendo que seja realizada pintura dos redutores de velocidade (lombadas) localizados na Rodovia Alfredo de Oliveira Carvalho, principalmente naquelas que estejam no perímetro urbano de Taguaí.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/377/requerimento_no_08.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/377/requerimento_no_08.2022.pdf</t>
   </si>
   <si>
     <t>Requerendo que informe sobre o andamento da elaboração do Plano de Carreira dos servidores e quem está como responsável por essa elaboração.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/376/requerimento_no_09.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/376/requerimento_no_09.2022.pdf</t>
   </si>
   <si>
     <t>Requerendo que as empresas responsáveis pelos loteamentos Ypês II e Santa Catarina informem sobre qual é o prazo para que os proprietários dos terrenos possam iniciar as construções e, caso já estejam liberados para construção, informem se toda a infraestrutura do loteamento já está em pleno funcionamento.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/375/requerimento_no_10.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/375/requerimento_no_10.2022.pdf</t>
   </si>
   <si>
     <t>Requerendo que informe qual o cronograma e qual o planejamento para do plantio de grama na Avenida Apóstolo Bérgamo.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>Requerendo que informe sobre como está o andamento para a construção de Casas Populares no município de Taguaí.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/373/requerimento_no_12.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/373/requerimento_no_12.2022.pdf</t>
   </si>
   <si>
     <t>Requerendo que informe sobre como funciona os pedidos de máquinas para fazer serviços nas propriedades rurais.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/372/requerimento_no_13.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/372/requerimento_no_13.2022.pdf</t>
   </si>
   <si>
     <t>Requerendo que informe o porquê a Lei Estadual nº 11.531/2003, que estabelece o uso obrigatório de focinheira em locais abertos e fechados em cães de grande porte e potencialmente perigosos, não é cumprida em Taguaí.</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/36/requerimento_no_14.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/36/requerimento_no_14.2022.pdf</t>
   </si>
   <si>
     <t>Requerendo que a Prefeitura informe como é feita a fiscalização da empresa terceirizada que presta serviços de transporte de pacientes até Botucatu, quais providências a prefeitura toma quando é relatado algum problema, disponibilize o contrato firmado entre a prefeitura e a empresa, além de informar quais são as sanções quando o mesmo não é cumprido.</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/55/requerimento_no_15.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/55/requerimento_no_15.2022.pdf</t>
   </si>
   <si>
     <t>Requerendo que a empresa forneça energia elétrica para as residências da Rua Oríbia Roamano Benatto, além de instalar os postes e pontos de luz na rua.</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/56/requerimento_no_16.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/56/requerimento_no_16.2022.pdf</t>
   </si>
   <si>
     <t>Requerendo que informe o porquê o caminhão novo que foi incorporado a frota municipal não está sendo usado pela reciclagem, já que o mesmo veio para esta finalidade.</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/60/requerimento_no_17.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/60/requerimento_no_17.2022.pdf</t>
   </si>
   <si>
     <t>Requerendo que informe se a Lei Municipal nº 1107/2017 que dispõe sobre a criação do Centro de Zoonoses no âmbito do município de Taguaí e dá outras providências está implantada no município.</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/62/requerimento_no_18.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/62/requerimento_no_18.2022.pdf</t>
   </si>
   <si>
     <t>Requerendo que informe o porquê da falta de diversos medicamentos na farmácia municipal e também informe se a Lei Municipal nº 1.168/2021 que ‘dispõe sobre a divulgação do estoque dos remédios disponibilizados à população pelo Poder Executivo de Taguaí na rede municipal de saúde e dá outras providências’ está implantada no município.</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/63/requerimento_no_19.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/63/requerimento_no_19.2022.pdf</t>
   </si>
   <si>
     <t>Requerendo que informem o porquê da falta de médicos na entidade, principalmente médicos de sobreaviso que são necessários para uma emergência ou transferência de pacientes.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/88/requerimento_no_20.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/88/requerimento_no_20.2022.pdf</t>
   </si>
   <si>
     <t>requerendo que informe quais as medidas tomadas pela prefeitura em relação ao vídeo que circulou em redes sociais, onde integrantes das Faculdades Integradas de Taguaí – FIT quebram um bem público (porta) da E.M. padre Giovanni Ferretti, local que é cedido para a referida instituição.</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/92/requerimento_no_21.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/92/requerimento_no_21.2022.pdf</t>
   </si>
   <si>
     <t>Requerendo informações acerca do Plano de Carreira dos Servidores Públicos municipais.</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/93/requerimento_no_22.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/93/requerimento_no_22.2022.pdf</t>
   </si>
   <si>
     <t>Requerendo informações acerca do convênio firmado com a CDHU.</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/31/mocao_congratulacao_no_14.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/31/mocao_congratulacao_no_14.2022.pdf</t>
   </si>
   <si>
     <t>Seja enviada à E.E. João Gobbo Sobrinho, parabenizando pela realização da 7ª Feira das Profissões.</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/32/mocao_congratulacao_no_15.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/32/mocao_congratulacao_no_15.2022.pdf</t>
   </si>
   <si>
     <t>Seja enviada ao Sr. Rogério Caixeta Nunes, parabenizando-o por assumir o cargo de diretor da Escola Estadual João Gobbo Sobrinho.</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/33/mocao_congratulacao_no_16.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/33/mocao_congratulacao_no_16.2022.pdf</t>
   </si>
   <si>
     <t>Seja enviada ao time Vôlei Taguaí, parabenizando-os pela excelente participação no 1º Torneio Misto de Vôlei de Taguaí.</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/34/mocao_congratulacao_no_17.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/34/mocao_congratulacao_no_17.2022.pdf</t>
   </si>
   <si>
     <t>seja enviada ao Sr. José Pereira de Lima, parabenizando-o pelo lindo trabalho voluntário na horta da ESF Vila Clementina.</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/35/mocao_congratulacao_no_18.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/35/mocao_congratulacao_no_18.2022.pdf</t>
   </si>
   <si>
     <t>Seja enviada ao Sr. Giliardi Marinho de Almeida, parabenizando-o pela conclusão do Mestrado do Programa de pós-graduação em Biotecnologia do departamento de química e bioquímica da Unesp de Botucatu.</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/58/mocao_pesar_no_19.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/58/mocao_pesar_no_19.2022.pdf</t>
   </si>
   <si>
     <t>Seja enviada à família da Srª. Nair Carneiro da Silva, Sr. José Raul e Sr. Tiago Pereira, em virtude de seus falecimentos.</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/59/mocao_congratulacao_no_20.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/59/mocao_congratulacao_no_20.2022.pdf</t>
   </si>
   <si>
     <t>Seja enviada à Coordenadoria Municipal da Educação e às Escolas Municipais, parabenizando-as pelo excelente resultado obtido no IDEB 2021.</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/73/mocao_congratulacao_no_21.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/73/mocao_congratulacao_no_21.2022.pdf</t>
   </si>
   <si>
     <t>seja enviada aos organizadores da Cavalgada dos Amigos.</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/74/mocao_congratulacao_no_22.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/74/mocao_congratulacao_no_22.2022.pdf</t>
   </si>
   <si>
     <t>seja enviada aos organizadores do 11º Festival Sertanejo de Taguaí.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/81/mocao_congratulacao_no_23.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/81/mocao_congratulacao_no_23.2022.pdf</t>
   </si>
   <si>
     <t>seja enviada aos responsáveis pelo Interior Podcast, parabenizando-os pela iniciativa em criar um programa em Taguaí que dá voz a todos àqueles que tenham algo interessante a falar.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/82/mocao_pesar_no_24.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/82/mocao_pesar_no_24.2022.pdf</t>
   </si>
   <si>
     <t>seja enviada à família da Srª. Zélia Enertina Régis Ribeiro, em virtude de seu falecimento</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>Éder Carlos Fogaça da Cruz</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/19/projeto_de_lei_do_executivo_no_18.2022_-_loa.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/19/projeto_de_lei_do_executivo_no_18.2022_-_loa.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Taguaí para o exercício financeiro de 2023.</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/86/projeto_de_lei_ordinaria_do_executivo_no_21.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/86/projeto_de_lei_ordinaria_do_executivo_no_21.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre complemento de auxílio financeiro para as Entidades do Terceiro Setor, ainda neste exercício e dá outras providências</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/406/projeto_de_lei_ordinaria_do_executivo_no_22.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/406/projeto_de_lei_ordinaria_do_executivo_no_22.2022.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/407/projeto_de_lei_ordinaria_do_executivo_no_23.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/407/projeto_de_lei_ordinaria_do_executivo_no_23.2022.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional suplementar e dá outras providências</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/409/projeto_de_lei_do_executivo_no_24.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/409/projeto_de_lei_do_executivo_no_24.2022.pdf</t>
   </si>
   <si>
     <t>Dá denominação a logradouros públicos que específica e dá outras providências.</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/45/projeto_de_lei_complementar_do_executivo_no_33.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/45/projeto_de_lei_complementar_do_executivo_no_33.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prestação de serviços de Psicologia e de Serviços Social nas redes públicas da educação básica do Município de Taguaí, cria cargos, altera referências e dá outras providências</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/84/projeto_de_lei_complementar_do_executivo_no_35.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/84/projeto_de_lei_complementar_do_executivo_no_35.2022.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Municipal de Contingência, Proteção e Defesa Civil - PLANCON e dá outras providências</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/85/projeto_de_lei_complementar_do_executivo_no_36.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/85/projeto_de_lei_complementar_do_executivo_no_36.2022.pdf</t>
   </si>
   <si>
     <t>Cria o Serviço de Inspeção Municipal - SIM e torna obrigatória a prévia inspeção sanitária e industrial em todo o território do município de Taguaí e dá outras providências</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora 2021/2022</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/71/resolucao_no_02.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/71/resolucao_no_02.2022.pdf</t>
   </si>
   <si>
     <t>Altera o art. 140 do Regimento Interno da Câmara Municipal de Taguaí e dá outras providências.</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Tatu Bença, Arlindo Soldera, Borracha, Carlos Rodolfo, Dudu da Ambulância, Elza Dalcin, Juliano Codognotto, Luiz Henriko, Muka</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/75/projeto_de_decreto_legislativo_no_01-tarcisio_freitas.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/75/projeto_de_decreto_legislativo_no_01-tarcisio_freitas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de cidadão taguaiense.</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/16/projeto_de_decreto_legislativo_no_02.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/16/projeto_de_decreto_legislativo_no_02.2022.pdf</t>
   </si>
   <si>
     <t>Aprova as contas do Poder Executivo do município de Taguaí, Estado de São Paulo, referentes ao exercício de 2020.</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/76/decreto_legislativo_no_03.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/76/decreto_legislativo_no_03.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de cidadão taguaiense</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/371/projeto_de_decreto_legislativo_no_04.2022.pdf</t>
+    <t>http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/371/projeto_de_decreto_legislativo_no_04.2022.pdf</t>
   </si>
   <si>
     <t>Aprova as contas do Poder Executivo do Município de Taguaí, Estado de São Paulo, referentes ao exercício de 2019.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1997,68 +1997,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/95/indicacao_no_02.2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/96/indicacao_no_03.2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/97/indicacao_no_04.2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/98/indicacao_no_05.2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/99/indicacao_no_06.2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/100/indicacao_no_07.2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/101/indicacao_no_08.2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/102/indicacao_no_09.2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/103/indicacao_no_10.2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/104/indicacao_no_11.2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/105/indicacao_no_12.2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/106/indicacao_no_13.2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/107/indicacao_no_14.2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/108/indicacao_no_15.2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/110/indicacao_no_17.2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/111/indicacao_no_18.2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/112/indicacao_no_19.2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/113/indicacao_no_20.2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/114/indicacao_no_21.2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/115/indicacao_no_22.2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/116/indicacao_no_23.2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/117/indicacao_no_24.2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/118/indicacao_no_25.2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/119/indicacao_no_26.2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/120/indicacao_no_27.2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/121/indicacao_no_28.2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/122/indicacao_no_29.2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/123/indicacao_no_30.2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/124/indicacao_no_31.2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/125/indicacao_no_32.2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/126/indicacao_no_33.2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/127/indicacao_no_34.2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/128/indicacao_no_35.2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/129/indicacao_no_36.2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/130/indicacao_no_37.2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/131/indicacao_no_38.2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/132/indicacao_no_39.2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/133/indicacao_no_40.2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/134/indicacao_no_41.2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/135/indicacao_no_42.2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/136/indicacao_no_43.2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/137/indicacao_no_44.2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/138/indicacao_no_45.2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/139/indicacao_no_46.2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/140/indicacao_no_47.2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/141/indicacao_no_48.2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/142/indicacao_no_49.2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/143/indicacao_no_50.2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/144/indicacao_no_51.2022_.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/145/indicacao_no_52.2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/146/indicacao_no_53.2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/147/indicacao_no_54.2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/148/indicacao_no_55.2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/149/indicacao_no_56.2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/150/indicacao_no_57.2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/151/indicacao_no_58.2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/152/indicacao_no_59.2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/153/indicacao_no_60.2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/154/indicacao_no_61.2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/155/indicacao_no_62.2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/156/indicacao_no_63.2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/157/indicacao_no_64.2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/158/indicacao_no_65.2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/159/indicacao_no_66.2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/160/indicacao_no_67.2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/161/indicacao_no_68.2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/162/indicacao_no_69.2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/163/indicacao_no_70.2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/164/indicacao_no_71.2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/165/indicacao_no_72.2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/166/indicacao_no_73.2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/167/indicacao_no_74.2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/168/indicacao_no_75.2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/169/indicacao_no_76.2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/5/indicacao_no_86.2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/21/indicacao_no_92.2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/22/indicacao_no_93.2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/23/indicacao_no_94.2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/24/indicacao_no_95.2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/25/indicacao_no_96.2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/26/indicacao_no_97.2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/27/indicacao_no_98.2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/28/indicacao_no_99.2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/29/indicacao_no_100.2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/30/indicacao_no_101.2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/38/indicacao_no_102.2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/39/indicacao_no_103.2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/40/indicacao_no_104.2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/41/indicacao_no_105.2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/42/indicacao_no_106.2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/43/indicacao_no_107.2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/44/indicacao_no_108.2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/47/indicacao_no_110.2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/48/indicacao_no_111.2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/49/indicacao_no_112.2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/50/indicacao_no_113.2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/51/indicacao_no_114.2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/52/indicacao_no_115.2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/53/indicacao_no_116.2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/54/indicacao_no_117.2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/61/indicacao_no_119.2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/65/indicacao_no_120.2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/66/indicacao_no_121.2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/67/indicacao_no_122.2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/68/indicacao_no_123.2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/69/indicacao_no_124.2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/70/indicacao_no_125.2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/72/indicacao_no_126.2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/77/indicacao_no_127.2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/78/indicacao_no_128.2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/79/indicacao_no_129.2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/80/indicacao_no_130.2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/89/indicacao_no_132.2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/90/indicacao_no_133.2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/91/indicacao_no_134.2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/384/requerimento_no_01.2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/383/requerimento_no_02.2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/382/requerimento_no_03.2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/381/requerimento_no_04.2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/380/requerimento_no_05.2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/379/requerimento_no_06.2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/378/requerimento_no_07.2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/377/requerimento_no_08.2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/376/requerimento_no_09.2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/375/requerimento_no_10.2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/373/requerimento_no_12.2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/372/requerimento_no_13.2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/36/requerimento_no_14.2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/55/requerimento_no_15.2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/56/requerimento_no_16.2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/60/requerimento_no_17.2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/62/requerimento_no_18.2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/63/requerimento_no_19.2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/88/requerimento_no_20.2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/92/requerimento_no_21.2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/93/requerimento_no_22.2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/31/mocao_congratulacao_no_14.2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/32/mocao_congratulacao_no_15.2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/33/mocao_congratulacao_no_16.2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/34/mocao_congratulacao_no_17.2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/35/mocao_congratulacao_no_18.2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/58/mocao_pesar_no_19.2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/59/mocao_congratulacao_no_20.2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/73/mocao_congratulacao_no_21.2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/74/mocao_congratulacao_no_22.2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/81/mocao_congratulacao_no_23.2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/82/mocao_pesar_no_24.2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/19/projeto_de_lei_do_executivo_no_18.2022_-_loa.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/86/projeto_de_lei_ordinaria_do_executivo_no_21.2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/406/projeto_de_lei_ordinaria_do_executivo_no_22.2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/407/projeto_de_lei_ordinaria_do_executivo_no_23.2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/409/projeto_de_lei_do_executivo_no_24.2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/45/projeto_de_lei_complementar_do_executivo_no_33.2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/84/projeto_de_lei_complementar_do_executivo_no_35.2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/85/projeto_de_lei_complementar_do_executivo_no_36.2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/71/resolucao_no_02.2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/75/projeto_de_decreto_legislativo_no_01-tarcisio_freitas.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/16/projeto_de_decreto_legislativo_no_02.2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/76/decreto_legislativo_no_03.2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/371/projeto_de_decreto_legislativo_no_04.2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/95/indicacao_no_02.2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/96/indicacao_no_03.2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/97/indicacao_no_04.2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/98/indicacao_no_05.2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/99/indicacao_no_06.2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/100/indicacao_no_07.2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/101/indicacao_no_08.2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/102/indicacao_no_09.2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/103/indicacao_no_10.2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/104/indicacao_no_11.2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/105/indicacao_no_12.2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/106/indicacao_no_13.2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/107/indicacao_no_14.2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/108/indicacao_no_15.2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/110/indicacao_no_17.2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/111/indicacao_no_18.2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/112/indicacao_no_19.2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/113/indicacao_no_20.2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/114/indicacao_no_21.2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/115/indicacao_no_22.2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/116/indicacao_no_23.2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/117/indicacao_no_24.2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/118/indicacao_no_25.2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/119/indicacao_no_26.2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/120/indicacao_no_27.2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/121/indicacao_no_28.2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/122/indicacao_no_29.2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/123/indicacao_no_30.2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/124/indicacao_no_31.2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/125/indicacao_no_32.2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/126/indicacao_no_33.2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/127/indicacao_no_34.2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/128/indicacao_no_35.2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/129/indicacao_no_36.2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/130/indicacao_no_37.2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/131/indicacao_no_38.2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/132/indicacao_no_39.2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/133/indicacao_no_40.2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/134/indicacao_no_41.2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/135/indicacao_no_42.2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/136/indicacao_no_43.2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/137/indicacao_no_44.2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/138/indicacao_no_45.2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/139/indicacao_no_46.2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/140/indicacao_no_47.2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/141/indicacao_no_48.2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/142/indicacao_no_49.2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/143/indicacao_no_50.2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/144/indicacao_no_51.2022_.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/145/indicacao_no_52.2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/146/indicacao_no_53.2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/147/indicacao_no_54.2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/148/indicacao_no_55.2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/149/indicacao_no_56.2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/150/indicacao_no_57.2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/151/indicacao_no_58.2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/152/indicacao_no_59.2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/153/indicacao_no_60.2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/154/indicacao_no_61.2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/155/indicacao_no_62.2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/156/indicacao_no_63.2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/157/indicacao_no_64.2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/158/indicacao_no_65.2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/159/indicacao_no_66.2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/160/indicacao_no_67.2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/161/indicacao_no_68.2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/162/indicacao_no_69.2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/163/indicacao_no_70.2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/164/indicacao_no_71.2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/165/indicacao_no_72.2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/166/indicacao_no_73.2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/167/indicacao_no_74.2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/168/indicacao_no_75.2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/169/indicacao_no_76.2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/5/indicacao_no_86.2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/21/indicacao_no_92.2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/22/indicacao_no_93.2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/23/indicacao_no_94.2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/24/indicacao_no_95.2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/25/indicacao_no_96.2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/26/indicacao_no_97.2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/27/indicacao_no_98.2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/28/indicacao_no_99.2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/29/indicacao_no_100.2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/30/indicacao_no_101.2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/38/indicacao_no_102.2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/39/indicacao_no_103.2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/40/indicacao_no_104.2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/41/indicacao_no_105.2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/42/indicacao_no_106.2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/43/indicacao_no_107.2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/44/indicacao_no_108.2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/47/indicacao_no_110.2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/48/indicacao_no_111.2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/49/indicacao_no_112.2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/50/indicacao_no_113.2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/51/indicacao_no_114.2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/52/indicacao_no_115.2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/53/indicacao_no_116.2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/54/indicacao_no_117.2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/61/indicacao_no_119.2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/65/indicacao_no_120.2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/66/indicacao_no_121.2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/67/indicacao_no_122.2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/68/indicacao_no_123.2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/69/indicacao_no_124.2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/70/indicacao_no_125.2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/72/indicacao_no_126.2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/77/indicacao_no_127.2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/78/indicacao_no_128.2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/79/indicacao_no_129.2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/80/indicacao_no_130.2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/89/indicacao_no_132.2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/90/indicacao_no_133.2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/91/indicacao_no_134.2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/384/requerimento_no_01.2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/383/requerimento_no_02.2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/382/requerimento_no_03.2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/381/requerimento_no_04.2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/380/requerimento_no_05.2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/379/requerimento_no_06.2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/378/requerimento_no_07.2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/377/requerimento_no_08.2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/376/requerimento_no_09.2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/375/requerimento_no_10.2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/373/requerimento_no_12.2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/372/requerimento_no_13.2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/36/requerimento_no_14.2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/55/requerimento_no_15.2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/56/requerimento_no_16.2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/60/requerimento_no_17.2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/62/requerimento_no_18.2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/63/requerimento_no_19.2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/88/requerimento_no_20.2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/92/requerimento_no_21.2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/93/requerimento_no_22.2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/31/mocao_congratulacao_no_14.2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/32/mocao_congratulacao_no_15.2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/33/mocao_congratulacao_no_16.2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/34/mocao_congratulacao_no_17.2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/35/mocao_congratulacao_no_18.2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/58/mocao_pesar_no_19.2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/59/mocao_congratulacao_no_20.2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/73/mocao_congratulacao_no_21.2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/74/mocao_congratulacao_no_22.2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/81/mocao_congratulacao_no_23.2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/82/mocao_pesar_no_24.2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/19/projeto_de_lei_do_executivo_no_18.2022_-_loa.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/86/projeto_de_lei_ordinaria_do_executivo_no_21.2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/406/projeto_de_lei_ordinaria_do_executivo_no_22.2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/407/projeto_de_lei_ordinaria_do_executivo_no_23.2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/409/projeto_de_lei_do_executivo_no_24.2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/45/projeto_de_lei_complementar_do_executivo_no_33.2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/84/projeto_de_lei_complementar_do_executivo_no_35.2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/85/projeto_de_lei_complementar_do_executivo_no_36.2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/71/resolucao_no_02.2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/75/projeto_de_decreto_legislativo_no_01-tarcisio_freitas.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/16/projeto_de_decreto_legislativo_no_02.2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/76/decreto_legislativo_no_03.2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.taguai.sp.leg.br/media/sapl/public/materialegislativa/2022/371/projeto_de_decreto_legislativo_no_04.2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="113.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="122.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="121.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>